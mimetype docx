--- v0 (2026-06-23)
+++ v1 (2026-10-25)
@@ -1,46 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/word/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/word/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/word/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/word/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/word/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/word/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/word/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/word/charts/style4.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/word/charts/colors4.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/word/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/word/charts/style5.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/word/charts/colors5.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="3C494FB2" w14:textId="17441A3A" w:rsidR="00CB78AC" w:rsidRDefault="005F7ACE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -66,139 +78,139 @@
                 </wp:positionV>
                 <wp:extent cx="4313555" cy="693420"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2048460027" name="Rectángulo 2048460027"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4313555" cy="693420"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="49B1C88B" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                          <w:p w14:paraId="49B1C88B" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                               <w:t>CONTEXTO ESTRATEGICO</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="44675284" w14:textId="64E09971" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                          <w:p w14:paraId="44675284" w14:textId="64E09971" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                               <w:t>2026</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4AD55982" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                          <w:p w14:paraId="4AD55982" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="522C71B6" id="Rectángulo 2048460027" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:53.55pt;margin-top:460.15pt;width:339.65pt;height:54.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHEaUj1QEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0tu2zAQ3RfoHQjua30sO4lgOQgSuCgQ&#10;tEbTHoCmSIsAfyFpSz5Oz9KLdUipjtvsgmyo+XHmvcfR6nZQEh2Z88LoBhezHCOmqWmF3jf454/N&#10;p2uMfCC6JdJo1uAT8/h2/fHDqrc1K01nZMscgiba171tcBeCrbPM044p4mfGMg1JbpwiAVy3z1pH&#10;euiuZFbm+TLrjWutM5R5D9GHMYnXqT/njIZvnHsWkGwwYAvpdOncxTNbr0i9d8R2gk4wyBtQKCI0&#10;DD23eiCBoIMTr1opQZ3xhocZNSoznAvKEgdgU+T/sXnqiGWJC4jj7Vkm/35t6dfj1iHRNrjMq+tq&#10;meflFUaaKHir76De7196f5AGXWRBst76Gm4+2a2bPA9m5D9wp+IXmKEhyXw6y8yGgCgEq3kxXywW&#10;GFHILW/mVZneIXu5bZ0Pn5lRKBoNdgAkqUuOjz7ARCj9WxKHabMRUqanlPqfABTGSBYBjxCjFYbd&#10;MOHemfYEAnhLNwJmPRIftsTBChQY9bAWDfbPB+IYRvKLBt1viqoE5CE51eIqh6Vyl5ndZYZo2hnY&#10;toDRaN6HtHsjxrtDMFwkPhHVCGUCC8+daE6rGffp0k9VLz/Q+g8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQBsAFXO3gAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwEIV3JP6DdUhs1E5o0zbEqRCi&#10;AyMpA6MbH0mEfY5sp03/fd0Jxqf36d131W62hp3Qh8GRhGwhgCG1Tg/USfg67J82wEJUpJVxhBIu&#10;GGBX399VqtTuTJ94amLH0giFUknoYxxLzkPbo1Vh4Uak1P04b1VM0Xdce3VO49bwXIiCWzVQutCr&#10;Ed96bH+byUoY0ejJLBvx3fJ3T1nxceCXlZSPD/PrC7CIc/yD4aaf1KFOTkc3kQ7MpCzWWUIlbHPx&#10;DCwR602xBHa8Vfl2Bbyu+P8n6isAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABxGlI9UB&#10;AACIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAbABV&#10;zt4AAAAMAQAADwAAAAAAAAAAAAAAAAAvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;ADoFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="49B1C88B" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                    <w:p w14:paraId="49B1C88B" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:textDirection w:val="btLr"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="32"/>
                         </w:rPr>
                         <w:t>CONTEXTO ESTRATEGICO</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="44675284" w14:textId="64E09971" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                    <w:p w14:paraId="44675284" w14:textId="64E09971" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:textDirection w:val="btLr"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="32"/>
                         </w:rPr>
                         <w:t>2026</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4AD55982" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                    <w:p w14:paraId="4AD55982" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:textDirection w:val="btLr"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="003374FC">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="331D04F0" wp14:editId="7B533B22">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>2280285</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>3390265</wp:posOffset>
             </wp:positionV>
@@ -306,84 +318,82 @@
                 </wp:positionV>
                 <wp:extent cx="4323080" cy="843915"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2048460026" name="Rectángulo 2048460026"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="3189223" y="3362805"/>
                           <a:ext cx="4313555" cy="834390"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="705320F0" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                          <w:p w14:paraId="705320F0" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
-                            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                               <w:t>PLANEACION INSTITUCIONAL Y DIRECCIONAMIENTO ESTRATEGICO</w:t>
                             </w:r>
-                            <w:bookmarkEnd w:id="1"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="13C9E0FC" id="Rectángulo 2048460026" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:50.7pt;margin-top:117.85pt;width:340.4pt;height:66.45pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBADSUN4gEAAJsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/09xLGjVdIVZFSCuo&#10;duEDXMdpLPmG7Tbp5/At/Bhjp2wLvK32xZ1bZ86ZOVnfTVKgE7OOa9XibJFixBTVHVeHFn//tn1X&#10;Y+Q8UR0RWrEWn5nDd5u3b9ajaViuBy06ZhE0Ua4ZTYsH702TJI4OTBK30IYpSPbaSuLBtYeks2SE&#10;7lIkeZouk1HbzlhNmXMQvZ+TeBP79z2j/mvfO+aRaDFg8/G18d2HN9msSXOwxAycXmCQF6CQhCsY&#10;+tzqnniCjpb/10pyarXTvV9QLRPd95yyyAHYZOk/bJ4GYljkAstx5nlN7vXa0i+nnUW8a3GelnW5&#10;TNN8iZEiEm71CNv79VMdjkKjmyysbDSugX8+mZ29eA7MwH/qrQy/wAxNLS6yepXnBUZnsItlXqfV&#10;vHI2eUShoCyyoqoqjChU1EVZrOJNkmsnY53/xLREwWixBVBx0+T04DxMh9I/JWGw0lsuRDyrUH8F&#10;oDBEkgB+hhssP+2nyD8LwEJkr7sz7MQZuuUw8oE4vyMWVJFhNIJSWux+HIllGInPCk6xysocCPjo&#10;lNX7FHRmbzP72wxRdNAgQI/RbH70UY4z1A9Hr3seaV2hXDCDAiLbi1qDxG79WHX9pja/AQAA//8D&#10;AFBLAwQUAAYACAAAACEAJ1NK994AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPMU/DMBCFdyT+&#10;g3VIbNRO2qZRGqdCCAZGUgZGN74mEfY5sp02/feYCcan+/Ted/VhsYZd0IfRkYRsJYAhdU6P1Ev4&#10;PL49lcBCVKSVcYQSbhjg0Nzf1arS7kofeGljz1IJhUpJGGKcKs5DN6BVYeUmpHQ7O29VTNH3XHt1&#10;TeXW8FyIgls1UloY1IQvA3bf7WwlTGj0bDat+Or4q6eseD/y21bKx4fleQ8s4hL/YPjVT+rQJKeT&#10;m0kHZlIW2SahEvL1dgcsEbsyz4GdJKyLsgDe1Pz/D80PAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAEANJQ3iAQAAmwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhACdTSvfeAAAACwEAAA8AAAAAAAAAAAAAAAAAPAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="705320F0" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                    <w:p w14:paraId="705320F0" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:textDirection w:val="btLr"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="32"/>
                         </w:rPr>
                         <w:t>PLANEACION INSTITUCIONAL Y DIRECCIONAMIENTO ESTRATEGICO</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="63833528" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00CB78AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -444,69 +454,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B95C4EE" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1.   INTRODUCCION………………………………………………………………</w:t>
-[...17 lines deleted...]
-        <w:t>3</w:t>
+        <w:t>1.   INTRODUCCION…………………………………………………………………....3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BB0CCC1" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.   OBJETIVOS…………………………………………………………………............4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5616C159" w14:textId="6488B9EC" w:rsidR="004A201C" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -538,345 +530,267 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4.   MARCO ESTRATEGICO INSTITUCIONAL……………………………………...8</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68758475" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">     4.1.  MISION…………………………………………………………………...</w:t>
-[...17 lines deleted...]
-        <w:t>.8</w:t>
+        <w:t xml:space="preserve">     4.1.  MISION…………………………………………………………………...……..8</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F676C4B" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     4.2   VISIÓN 2030……………………………………………………………………8</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DB279C0" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     4.3   VISIÓN REGIONAL DE DESARROLLO 2050……………………………...8</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02F58203" w14:textId="6111EC9B" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
+    <w:p w14:paraId="02F58203" w14:textId="6B869D51" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">     4.4.  OBJETIVOS ESTRATEGICOS DE CORTOLIMA………</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">     4.4.  OBJETIVOS ESTRATEGICOS DE CORTOLIMA…………….…</w:t>
+      </w:r>
+      <w:r w:rsidR="00A116F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>…….</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00B418D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>…</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="1F89569A" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
+        <w:t>.9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F89569A" w14:textId="1B71F328" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">     4.5.  PRINCIPIOS Y VALORES CORPORATIVOS…………</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">     4.5.  PRINCIPIOS Y VALORES CORPORATIVOS……………….……</w:t>
+      </w:r>
+      <w:r w:rsidR="00A116F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>…….</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00B418D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>………….….9</w:t>
+        <w:t>.9</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72CC1D8C" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5.  CONTEXTO INSTITUCIONAL………………………………………………</w:t>
-[...17 lines deleted...]
-        <w:t>11</w:t>
+        <w:t>5.  CONTEXTO INSTITUCIONAL…………………………………………………….11</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B967F45" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">     5.1   ESTRUCTURA DE LA CORPORACIÓN…………………………… </w:t>
-[...17 lines deleted...]
-        <w:t>.11</w:t>
+        <w:t xml:space="preserve">     5.1   ESTRUCTURA DE LA CORPORACIÓN…………………………… ……..11</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="779D33D5" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">     5.2   FUNCIONES Y DEBERES……………………………………………</w:t>
-[...17 lines deleted...]
-        <w:t>.13</w:t>
+        <w:t xml:space="preserve">     5.2   FUNCIONES Y DEBERES…………………………………………………..13</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64DA744D" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">     5.3   JURISDICCION DE LA CORPORACION……………………………</w:t>
-[...17 lines deleted...]
-        <w:t>.13</w:t>
+        <w:t xml:space="preserve">     5.3   JURISDICCION DE LA CORPORACION…………………………………..13</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BACACFA" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     5.3.1 CARACTERISTICAS AMBIENTALES Y SOCIOECONOMICAS DE LA JURISDICCION………………………………………………………………...............14</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A74C817" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -889,539 +803,520 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     5.4   SISTEMA INTEGRADO DE GESTION – HSEQ…………………………...25</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D2CE8F5" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">     5.5   MAPA DE PROCESOS…………………………………………………</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="0EF1C73D" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
+        <w:t xml:space="preserve">     5.5   MAPA DE PROCESOS……………………………………………………….27</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF1C73D" w14:textId="6B6F7B6D" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     5.6   MODELO INTEGRADO DE PLANEACION Y GESTION – MIPG…</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B418D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00A116F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>29</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C752688" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">     5.7   INDICES DE DESEMPEÑO INSTITUCIONAL………………………</w:t>
-[...17 lines deleted...]
-        <w:t>30</w:t>
+        <w:t xml:space="preserve">     5.7   INDICES DE DESEMPEÑO INSTITUCIONAL…………………………….30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65541229" w14:textId="0B49D803" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">     5.8   INDICADORES DE SERVICIO AL CIUDADANO……………………</w:t>
-[...11 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">     5.8   INDICADORES DE SERVICIO AL CIUDADANO………………………....3</w:t>
+      </w:r>
+      <w:r w:rsidR="004A201C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="004A201C">
-[...8 lines deleted...]
-    <w:p w14:paraId="65499851" w14:textId="69C10C36" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
+    </w:p>
+    <w:p w14:paraId="7487E175" w14:textId="04AE6388" w:rsidR="00E32C06" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     5.9   PARTES INTERESADAS………………………………………………</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B418D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>…….</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="004A201C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53654B11" w14:textId="2F366333" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
+    <w:p w14:paraId="53654B11" w14:textId="508FDA8F" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>6.  ANALISIS DEL CONTEXTO EXTERNO PESTEL</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>6.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00B418D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CAMBIO CLIMATICO ……………………………..</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>…….</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>…….….......................</w:t>
+      </w:r>
+      <w:r w:rsidR="00B418D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>…...............................</w:t>
+        <w:t>........</w:t>
       </w:r>
       <w:r w:rsidR="00EB5315">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>40</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FFDBDBD" w14:textId="44B84B92" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
+    <w:p w14:paraId="0F51066A" w14:textId="7B61B305" w:rsidR="00E32C06" w:rsidRDefault="00E32C06">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>7.  ANALISIS DEL CONTEXTO INTERNO ……</w:t>
-[...28 lines deleted...]
-    <w:p w14:paraId="7464F172" w14:textId="16A2681D" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
+        <w:t xml:space="preserve">6.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00B418D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ANALISIS DEL CONTEXTO EXTERNO PESTEL</w:t>
+      </w:r>
+      <w:r w:rsidR="00E91F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………41</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="508F7C0A" w14:textId="1F2D5138" w:rsidR="00E91F9F" w:rsidRDefault="00E91F9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>8.  MATRIZ DOFA…...………</w:t>
-[...28 lines deleted...]
-    <w:p w14:paraId="5F8F90EF" w14:textId="11DCADC5" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
+        <w:t>6.2 ANALISIS DEL CONTEXTO INTERNO PESTEL………………………………42</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7464F172" w14:textId="356CFE12" w:rsidR="00CB78AC" w:rsidRDefault="00E91F9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>9.  ESTRATEGIAS CRUZADAS DOFA………………………………………………4</w:t>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00B270DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.  MATRIZ DOFA…...………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00B270DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………….…………………………….</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00B270DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……4</w:t>
       </w:r>
       <w:r w:rsidR="00A938A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="21B7F7AB" w14:textId="1D44954F" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F8F90EF" w14:textId="1CEE881A" w:rsidR="00CB78AC" w:rsidRDefault="00E91F9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>10. GESTION DEL CAMBIO……………………………………………………</w:t>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00B270DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.  ESTRATEGIAS CRUZADAS DOFA………………………………………………4</w:t>
       </w:r>
       <w:r w:rsidR="00A938A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>47</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="29A5229B" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21B7F7AB" w14:textId="7EEF6AE9" w:rsidR="00CB78AC" w:rsidRDefault="00E91F9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>11. RIESGOS Y OPORTUNIDADES……...……………………………………</w:t>
-[...11 lines deleted...]
-      <w:r>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00B270DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. GESTION DEL CAMBIO…………………………………………………………..</w:t>
+      </w:r>
+      <w:r w:rsidR="00A938A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>47</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F2D52B9" w14:textId="0F7FFA08" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
+    <w:p w14:paraId="29A5229B" w14:textId="10E2D7BE" w:rsidR="00CB78AC" w:rsidRDefault="00E91F9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>12. CONTROL DE CAMBIOS…………………………………………...………</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00B270DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. RIESGOS Y OPORTUNIDADES……...………………………………………….47</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F2D52B9" w14:textId="03902EBC" w:rsidR="00CB78AC" w:rsidRDefault="00E91F9F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>…….</w:t>
-[...8 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="00B270DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. CONTROL DE CAMBIOS…………………………………………...…………….5</w:t>
       </w:r>
       <w:r w:rsidR="009D35D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48CB68CF" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00CB78AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3133"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_heading=h.2xcytpi" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkStart w:id="1" w:name="_heading=h.2xcytpi" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="3E80B2BA" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00CB78AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3133"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A556821" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00CB78AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3133"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -1486,1739 +1381,2183 @@
         <w:pStyle w:val="Tabladeilustraciones"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CONTENIDO DE ILUSTRACIONES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AD21A48" w14:textId="77777777" w:rsidR="00691D7C" w:rsidRPr="00691D7C" w:rsidRDefault="00691D7C" w:rsidP="00691D7C"/>
-    <w:p w14:paraId="193E9DAA" w14:textId="59F6BF18" w:rsidR="00691D7C" w:rsidRDefault="00691D7C">
+    <w:p w14:paraId="193E9DAA" w14:textId="2E605394" w:rsidR="00691D7C" w:rsidRPr="005079AE" w:rsidRDefault="00691D7C">
       <w:pPr>
         <w:pStyle w:val="Tabladeilustraciones"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
         </w:tabs>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005079AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005079AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \c "Ilustración" </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005079AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc229496964" w:history="1">
-        <w:r w:rsidRPr="00A90846">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Ilustración 1: estrategia de integridad 2022</w:t>
+          <w:t xml:space="preserve">ILUSTRACIÓN 1: ESTRATEGIA DE INTEGRIDAD </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229496964 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FA0C4E">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="12333856" w14:textId="3C4601FE" w:rsidR="00691D7C" w:rsidRDefault="00B06DA2">
+    <w:p w14:paraId="12333856" w14:textId="2803BAED" w:rsidR="00691D7C" w:rsidRPr="005079AE" w:rsidRDefault="009C73E5">
       <w:pPr>
         <w:pStyle w:val="Tabladeilustraciones"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
         </w:tabs>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229496965" w:history="1">
-        <w:r w:rsidR="00691D7C" w:rsidRPr="00A90846">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ilustración 2: Estructura orgánica </w:t>
+          <w:t xml:space="preserve">ILUSTRACIÓN 2: ESTRUCTURA ORGÁNICA </w:t>
         </w:r>
-        <w:r w:rsidR="00691D7C" w:rsidRPr="00A90846">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229496965 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FA0C4E">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5204E9D9" w14:textId="4B3C7E00" w:rsidR="00691D7C" w:rsidRDefault="00B06DA2">
+    <w:p w14:paraId="5204E9D9" w14:textId="1F813B85" w:rsidR="00691D7C" w:rsidRPr="005079AE" w:rsidRDefault="009C73E5">
       <w:pPr>
         <w:pStyle w:val="Tabladeilustraciones"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
         </w:tabs>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229496966" w:history="1">
-        <w:r w:rsidR="00691D7C" w:rsidRPr="00A90846">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Ilustración 3: OFICINAS TERRITORIALES DE LA CORPORACIÓN AUTONOMA REGIONAL DEL TOLIMA</w:t>
+          <w:t>ILUSTRACIÓN 3: OFICINAS TERRITORIALES DE LA CORPORACIÓN AUTONOMA REGIONAL DEL TOLIMA</w:t>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229496966 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FA0C4E">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="218C02ED" w14:textId="1641F962" w:rsidR="00691D7C" w:rsidRDefault="00B06DA2">
+    <w:p w14:paraId="218C02ED" w14:textId="7A1D720D" w:rsidR="00691D7C" w:rsidRPr="005079AE" w:rsidRDefault="009C73E5">
       <w:pPr>
         <w:pStyle w:val="Tabladeilustraciones"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
         </w:tabs>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229496967" w:history="1">
-        <w:r w:rsidR="00691D7C" w:rsidRPr="00A90846">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Ilustración 4: mapa de procesos</w:t>
+          <w:t>ILUSTRACIÓN 4: MAPA DE PROCESOS</w:t>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229496967 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FA0C4E">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>30</w:t>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1358F074" w14:textId="799E5136" w:rsidR="00691D7C" w:rsidRDefault="00B06DA2">
+    <w:p w14:paraId="1358F074" w14:textId="57FB225B" w:rsidR="00691D7C" w:rsidRPr="005079AE" w:rsidRDefault="009C73E5">
       <w:pPr>
         <w:pStyle w:val="Tabladeilustraciones"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
         </w:tabs>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229496968" w:history="1">
-        <w:r w:rsidR="00691D7C" w:rsidRPr="00A90846">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Ilustración 5: cómo funciona mipg</w:t>
+          <w:t>ILUSTRACIÓN 5: CÓMO FUNCIONA MIPG</w:t>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229496968 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FA0C4E">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>32</w:t>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="560D4803" w14:textId="6096C6D4" w:rsidR="00691D7C" w:rsidRDefault="00B06DA2">
+    <w:p w14:paraId="560D4803" w14:textId="5B4D5E6E" w:rsidR="00691D7C" w:rsidRPr="005079AE" w:rsidRDefault="009C73E5">
       <w:pPr>
         <w:pStyle w:val="Tabladeilustraciones"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
         </w:tabs>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229496969" w:history="1">
-        <w:r w:rsidR="00691D7C" w:rsidRPr="00A90846">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Ilustración 6: resumen pqrsd primer trimestre</w:t>
+          <w:t>ILUSTRACIÓN 6: RESUMEN PQRSD PRIMER TRIMESTRE</w:t>
         </w:r>
-        <w:r w:rsidR="00691D7C" w:rsidRPr="00A90846">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> 2026</w:t>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229496969 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FA0C4E">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>35</w:t>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="56908BEE" w14:textId="7D20FFCD" w:rsidR="00691D7C" w:rsidRDefault="00B06DA2">
+    <w:p w14:paraId="56908BEE" w14:textId="4274FA37" w:rsidR="00691D7C" w:rsidRPr="005079AE" w:rsidRDefault="009C73E5">
       <w:pPr>
         <w:pStyle w:val="Tabladeilustraciones"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
         </w:tabs>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229496970" w:history="1">
-        <w:r w:rsidR="00691D7C" w:rsidRPr="00A90846">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Ilustración 7: volumen histórico de pqrsd por trimestre</w:t>
+          <w:t>ILUSTRACIÓN 7: VOLUMEN HISTÓRICO DE PQRSD POR TRIMESTRE</w:t>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229496970 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FA0C4E">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>36</w:t>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0255186F" w14:textId="52DA3526" w:rsidR="00691D7C" w:rsidRDefault="00B06DA2">
+    <w:p w14:paraId="0255186F" w14:textId="4206EAAC" w:rsidR="00691D7C" w:rsidRPr="005079AE" w:rsidRDefault="009C73E5">
       <w:pPr>
         <w:pStyle w:val="Tabladeilustraciones"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
         </w:tabs>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229496971" w:history="1">
-        <w:r w:rsidR="00691D7C" w:rsidRPr="00A90846">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Ilustración 8: análisis del macroentorno del tolima.</w:t>
+          <w:t>ILUSTRACIÓN 8: ANÁLISIS DEL MACROENTORNO DEL TOLIMA.</w:t>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229496971 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FA0C4E">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>44</w:t>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="15970E2D" w14:textId="64DB91E2" w:rsidR="00691D7C" w:rsidRDefault="00B06DA2">
+    <w:p w14:paraId="15970E2D" w14:textId="0005B56E" w:rsidR="00691D7C" w:rsidRPr="005079AE" w:rsidRDefault="009C73E5">
       <w:pPr>
         <w:pStyle w:val="Tabladeilustraciones"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
         </w:tabs>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229496972" w:history="1">
-        <w:r w:rsidR="00691D7C" w:rsidRPr="00A90846">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Ilustración 9: dofa cortolima</w:t>
+          <w:t>ILUSTRACIÓN 9: DOFA CORTOLIMA</w:t>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229496972 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FA0C4E">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>47</w:t>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F07A280" w14:textId="692EC4E3" w:rsidR="00691D7C" w:rsidRDefault="00B06DA2">
+    <w:p w14:paraId="5F07A280" w14:textId="101F9E9E" w:rsidR="00691D7C" w:rsidRPr="005079AE" w:rsidRDefault="009C73E5">
       <w:pPr>
         <w:pStyle w:val="Tabladeilustraciones"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
         </w:tabs>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229496973" w:history="1">
-        <w:r w:rsidR="00691D7C" w:rsidRPr="00A90846">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Ilustración 10: líneas de defensa</w:t>
+          <w:t>ILUSTRACIÓN 10: LÍNEAS DE DEFENSA</w:t>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229496973 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FA0C4E">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>51</w:t>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42F1E44A" w14:textId="49B57E0A" w:rsidR="00691D7C" w:rsidRDefault="00B06DA2">
+    <w:p w14:paraId="42F1E44A" w14:textId="39EFD783" w:rsidR="00691D7C" w:rsidRPr="005079AE" w:rsidRDefault="009C73E5">
       <w:pPr>
         <w:pStyle w:val="Tabladeilustraciones"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
         </w:tabs>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229496974" w:history="1">
-        <w:r w:rsidR="00691D7C" w:rsidRPr="00A90846">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Ilustración 11: ESTRUCTURA PARA REDACCIÓN DE RIESGOS</w:t>
+          <w:t>ILUSTRACIÓN 11: ESTRUCTURA PARA REDACCIÓN DE RIESGOS</w:t>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229496974 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FA0C4E">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>52</w:t>
         </w:r>
-        <w:r w:rsidR="00691D7C">
+        <w:r w:rsidR="00691D7C" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0EF29052" w14:textId="54CFB1EA" w:rsidR="00CB78AC" w:rsidRDefault="00691D7C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3133"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005079AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FAB0C55" w14:textId="77777777" w:rsidR="00691D7C" w:rsidRDefault="00691D7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="166E713A" w14:textId="2914438D" w:rsidR="00691D7C" w:rsidRDefault="002857B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CONTENIDO DE TABLAS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D615062" w14:textId="77777777" w:rsidR="002857B2" w:rsidRDefault="002857B2">
+    <w:p w14:paraId="3D615062" w14:textId="77777777" w:rsidR="002857B2" w:rsidRPr="005079AE" w:rsidRDefault="002857B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EE84E25" w14:textId="090F1D8B" w:rsidR="00BD664B" w:rsidRDefault="00BD664B">
+    <w:p w14:paraId="0EE84E25" w14:textId="5C2A128A" w:rsidR="00BD664B" w:rsidRPr="005079AE" w:rsidRDefault="00BD664B">
       <w:pPr>
         <w:pStyle w:val="Tabladeilustraciones"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005079AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005079AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \c "Tabla" </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005079AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc229498207" w:history="1">
-        <w:r w:rsidRPr="00B6687A">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Tabla 1: sedes territoriales y los municipios de su jurisdicción</w:t>
+          <w:t>TABLA 1: SEDES TERRITORIALES Y L</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="005079AE">
           <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:noProof/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>OS MUNICIPIOS DE SU JURISDICCIÓ</w:t>
+        </w:r>
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229498207 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FA0C4E">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="010AA87A" w14:textId="59FB8341" w:rsidR="00BD664B" w:rsidRDefault="00B06DA2">
+    <w:p w14:paraId="010AA87A" w14:textId="2AFA755A" w:rsidR="00BD664B" w:rsidRPr="005079AE" w:rsidRDefault="009C73E5">
       <w:pPr>
         <w:pStyle w:val="Tabladeilustraciones"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229498208" w:history="1">
-        <w:r w:rsidR="00BD664B" w:rsidRPr="00B6687A">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Tabla 2: avance matriz mipg</w:t>
+          <w:t>TABLA 2: AVANCE MATRIZ MIPG</w:t>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="00BD664B" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="00BD664B" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229498208 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="00BD664B" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="00BD664B" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FA0C4E">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>33</w:t>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="00BD664B" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="10EE0B4B" w14:textId="63941FC8" w:rsidR="00BD664B" w:rsidRDefault="00B06DA2">
+    <w:p w14:paraId="10EE0B4B" w14:textId="19E438B8" w:rsidR="00BD664B" w:rsidRPr="005079AE" w:rsidRDefault="009C73E5">
       <w:pPr>
         <w:pStyle w:val="Tabladeilustraciones"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229498209" w:history="1">
-        <w:r w:rsidR="00BD664B" w:rsidRPr="00B6687A">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Tabla 3: indicadores de evaluación del desempeño - iedi</w:t>
+          <w:t>TABLA 3: INDICADORES DE EVALUACIÓN DEL DESEMPEÑO - IEDI</w:t>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="00BD664B" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="00BD664B" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229498209 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="00BD664B" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="00BD664B" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FA0C4E">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>34</w:t>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="00BD664B" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1733EDDA" w14:textId="007995C5" w:rsidR="00BD664B" w:rsidRDefault="00B06DA2">
+    <w:p w14:paraId="1733EDDA" w14:textId="613B6C9B" w:rsidR="00BD664B" w:rsidRPr="005079AE" w:rsidRDefault="009C73E5">
       <w:pPr>
         <w:pStyle w:val="Tabladeilustraciones"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229498210" w:history="1">
-        <w:r w:rsidR="00BD664B" w:rsidRPr="00B6687A">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Tabla 4: resumen de pqrsd por serie</w:t>
+          <w:t>TABLA 4: RESUMEN DE PQRSD POR SERIE</w:t>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="00BD664B" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="00BD664B" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229498210 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="00BD664B" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="00BD664B" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FA0C4E">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>36</w:t>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="00BD664B" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3E388C9D" w14:textId="0A2A16FE" w:rsidR="00BD664B" w:rsidRDefault="00B06DA2">
+    <w:p w14:paraId="3E388C9D" w14:textId="47BC95FF" w:rsidR="00BD664B" w:rsidRPr="005079AE" w:rsidRDefault="009C73E5">
       <w:pPr>
         <w:pStyle w:val="Tabladeilustraciones"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229498211" w:history="1">
-        <w:r w:rsidR="00BD664B" w:rsidRPr="00B6687A">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Tabla 5: partes interesadas</w:t>
+          <w:t>TABLA 5: PARTES INTERESADAS</w:t>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="00BD664B" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="00BD664B" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229498211 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="00BD664B" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="00BD664B" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FA0C4E">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>37</w:t>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="00BD664B" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1A773F03" w14:textId="7EDB1D24" w:rsidR="00BD664B" w:rsidRDefault="00B06DA2">
+    <w:p w14:paraId="1A773F03" w14:textId="15A7FD8E" w:rsidR="00BD664B" w:rsidRPr="005079AE" w:rsidRDefault="009C73E5">
       <w:pPr>
         <w:pStyle w:val="Tabladeilustraciones"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229498212" w:history="1">
-        <w:r w:rsidR="00BD664B" w:rsidRPr="00B6687A">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Tabla 6: análisis pestel</w:t>
+          <w:t>TABLA 6: ANÁLISIS PESTEL</w:t>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="00BD664B" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="00BD664B" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229498212 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="00BD664B" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="00BD664B" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FA0C4E">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>42</w:t>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="00BD664B" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6BB91B52" w14:textId="2B3768ED" w:rsidR="00BD664B" w:rsidRDefault="00B06DA2">
+    <w:p w14:paraId="6BB91B52" w14:textId="1A22C5B3" w:rsidR="00BD664B" w:rsidRPr="005079AE" w:rsidRDefault="009C73E5">
       <w:pPr>
         <w:pStyle w:val="Tabladeilustraciones"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229498213" w:history="1">
-        <w:r w:rsidR="00BD664B" w:rsidRPr="00B6687A">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Tabla 7: perfil de capacidad interna</w:t>
+          <w:t>TABLA 7: PERFIL DE CAPACIDAD INTERNA</w:t>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="00BD664B" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="00BD664B" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229498213 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="00BD664B" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="00BD664B" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FA0C4E">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>45</w:t>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="00BD664B" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="375A12B3" w14:textId="13C5C8CF" w:rsidR="00BD664B" w:rsidRDefault="00B06DA2">
+    <w:p w14:paraId="375A12B3" w14:textId="34289B7F" w:rsidR="00BD664B" w:rsidRPr="005079AE" w:rsidRDefault="009C73E5">
       <w:pPr>
         <w:pStyle w:val="Tabladeilustraciones"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229498214" w:history="1">
-        <w:r w:rsidR="00BD664B" w:rsidRPr="00B6687A">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Tabla 8: RIESGOS OPERATIVOS DEL 2025</w:t>
+          <w:t>TABLA 8: RIESGOS OPERATIVOS DEL 2026</w:t>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="00BD664B" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="00BD664B" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229498214 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="00BD664B" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="00BD664B" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FA0C4E">
+        <w:r w:rsidR="005079AE" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>54</w:t>
         </w:r>
-        <w:r w:rsidR="00BD664B">
+        <w:r w:rsidR="00BD664B" w:rsidRPr="005079AE">
           <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:webHidden/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1469F375" w14:textId="158C24E3" w:rsidR="00691D7C" w:rsidRDefault="00BD664B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005079AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E2D8CDC" w14:textId="77777777" w:rsidR="00691D7C" w:rsidRDefault="00691D7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75882C5D" w14:textId="77777777" w:rsidR="00691D7C" w:rsidRDefault="00691D7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16F34536" w14:textId="77777777" w:rsidR="00691D7C" w:rsidRDefault="00691D7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43DDF65F" w14:textId="77777777" w:rsidR="002857B2" w:rsidRDefault="002857B2">
+    <w:p w14:paraId="28258200" w14:textId="76FC07AE" w:rsidR="002857B2" w:rsidRDefault="002857B2" w:rsidP="00B418D9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DA13128" w14:textId="77777777" w:rsidR="00691D7C" w:rsidRDefault="00691D7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="285EF1CC" w14:textId="77777777" w:rsidR="002857B2" w:rsidRDefault="002857B2">
+    <w:p w14:paraId="0A97573C" w14:textId="15306BB8" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...54 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>CONTEXTO ESTRATEGICO CORPORACION AUTONOMA REGIONAL DEL TOLIMA –CORTOLIMA-</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AFA4A2C" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00CB78AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EFC6EBA" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00CB78AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5530890C" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_heading=h.p6ssnrd3rcso" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkStart w:id="2" w:name="_heading=h.p6ssnrd3rcso" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>INTRODUCCION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42066308" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00CB78AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_heading=h.lx4ea5ovub0m" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkStart w:id="3" w:name="_heading=h.lx4ea5ovub0m" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="0A12034D" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:spacing w:before="280" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">La Corporación Autónoma Regional del Tolima (CORTOLIMA), en su compromiso por mejorar la eficiencia y efectividad de sus procesos, ha integrado de manera armónica los siguientes sistemas de gestión bajo los estándares internacionales y nacionales: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3454,96 +3793,96 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7FF1CF10" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00480063" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="280" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_heading=h.schudfhph8eu" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkStart w:id="4" w:name="_heading=h.schudfhph8eu" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00480063">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> OBJETIVO GENERAL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AA1871B" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="280" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Identificar los factores internos y externos de carácter social, cultural, económico, de orden público, ambiental y/o de cambio tecnológicos de la Corporación Autónoma Regional del Tolima, como insumo para generar políticas, que le permitan a la entidad identificar de manera adecuada sus riesgos y oportunidades y demás lineamientos que la entidad requiere, en cumplimiento de su Misión Institucional.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21C8FF09" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="280" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_heading=h.nuhv38njzood" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkStart w:id="5" w:name="_heading=h.nuhv38njzood" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">OBJETIVOS ESPECÍFICOS </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36ECC939" w14:textId="6556F524" w:rsidR="00CB78AC" w:rsidRDefault="00B62FF7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:pBdr>
@@ -3669,52 +4008,52 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="03702FAB" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_heading=h.flgbtarbjx0o" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkStart w:id="6" w:name="_heading=h.flgbtarbjx0o" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Determinar aquellas oportunidades o amenazas provenientes del entorno, susceptibles de afectar el cumplimiento de los propósitos de la entidad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01E16746" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5757,52 +6096,52 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00480063">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aumentar el patrimonio natural del Tolima, con </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">liderazgo regional, rigor técnico, información visible y administración cercana, ágil y transparente, para asumir un plan de acción vinculante y movilizador de los actores y autoridades, para una gestión ambiental con resultados favorables al territorio sostenible. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B0AF449" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00CB78AC">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_heading=h.vwn2ig4d210m" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkStart w:id="7" w:name="_heading=h.vwn2ig4d210m" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="0E4A54D0" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4.2 VISIÓN 2030</w:t>
       </w:r>
     </w:p>
@@ -5951,52 +6290,52 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0185F9A3" w14:textId="729BD51F" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_heading=h.onvl9hidzlpa" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkStart w:id="8" w:name="_heading=h.onvl9hidzlpa" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> OBJETIVOS ESTRATEGICOS DE CORTOLIMA: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F4C0291" w14:textId="77777777" w:rsidR="00BA5939" w:rsidRPr="00BA5939" w:rsidRDefault="00BA5939" w:rsidP="00BA5939"/>
     <w:p w14:paraId="0BC68788" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6095,52 +6434,52 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Innovar en la gestión integral del recurso hídrico para aumentar el uso eficiente del agua, reducir su contaminación y fortalecer la toma de decisiones frente a</w:t>
       </w:r>
       <w:r w:rsidR="00BA5939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="_heading=h.cbv6woizfbhn" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkStart w:id="9" w:name="_heading=h.cbv6woizfbhn" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>la administración del recurso hídrico. (PAC 2024-2027 PAG. 124).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B392636" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00CB78AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A7BAE27" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
@@ -6161,100 +6500,91 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Línea estratégica 2: Gestión integral de los Ecosistemas, la Biodiversidad y el Cambio Climático.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15D4BB0E" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00CB78AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D18B3FF" w14:textId="5C49FC92" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
+    <w:p w14:paraId="1D18B3FF" w14:textId="171E7423" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Objetivo estratégico: Gestionar de manera integral los ecosistemas, la biodiversidad y la adaptación, mitigación y conocimiento del cambio climático, con soluciones basadas en la naturaleza, educación para una cultura ambiental sostenible y transitando hacia</w:t>
       </w:r>
       <w:r w:rsidR="00445CBE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> una economía baja en carbono.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PAC 2024-2027 PAG. 130).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57BE020C" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00CB78AC">
-[...7 lines deleted...]
-        </w:pBdr>
+    <w:p w14:paraId="065A2973" w14:textId="2E995922" w:rsidR="00E16F01" w:rsidRDefault="00E16F01">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F6159FB" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6341,52 +6671,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19ACA6EF" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_heading=h.9nissdabtbs" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkStart w:id="10" w:name="_heading=h.9nissdabtbs" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">  PRINCIPIOS Y VALORES CORPORATIVOS </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F8CDA2C" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00CB78AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="299A7811" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7100,102 +7430,92 @@
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3538775" cy="1966125"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4489FB0F" w14:textId="73277527" w:rsidR="00CB78AC" w:rsidRDefault="002B7A6F" w:rsidP="002B7A6F">
+    <w:p w14:paraId="4489FB0F" w14:textId="66B67F27" w:rsidR="00CB78AC" w:rsidRDefault="002B7A6F" w:rsidP="002B7A6F">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                                                     </w:t>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="_Toc229496964"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc229496964"/>
       <w:r>
         <w:t xml:space="preserve">Ilustración </w:t>
       </w:r>
-      <w:r w:rsidR="00B06DA2">
-[...19 lines deleted...]
-      </w:r>
+      <w:fldSimple w:instr=" SEQ Ilustración \* ARABIC ">
+        <w:r w:rsidR="00FA0C4E">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+      </w:fldSimple>
       <w:r>
-        <w:t>: estrategia de integridad 2022</w:t>
-      </w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidR="00B63F7F">
+        <w:t>valores corporativos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C7155B2" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00CB78AC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_heading=h.yk05k17x1114" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="12"/>
-    </w:p>
-[...9 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="22F19968" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00FA6BCD" w:rsidRDefault="00B270DF" w:rsidP="00FA6BCD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA6BCD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -7400,75 +7720,62 @@
     </w:p>
     <w:p w14:paraId="009E3C50" w14:textId="77777777" w:rsidR="002B7A6F" w:rsidRDefault="002B7A6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="656696FA" w14:textId="3B7B0473" w:rsidR="00CB78AC" w:rsidRPr="00D65916" w:rsidRDefault="00D65916" w:rsidP="00D65916">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">                                                                            </w:t>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="_Toc229496965"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc229496965"/>
       <w:r>
         <w:t xml:space="preserve">Ilustración </w:t>
       </w:r>
-      <w:r w:rsidR="00B06DA2">
-[...19 lines deleted...]
-      </w:r>
+      <w:fldSimple w:instr=" SEQ Ilustración \* ARABIC ">
+        <w:r w:rsidR="00FA0C4E">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+      </w:fldSimple>
       <w:r>
         <w:t xml:space="preserve">: Estructura orgánica </w:t>
       </w:r>
       <w:r w:rsidR="00B270DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D65916">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F7F905A" wp14:editId="2659577C">
             <wp:extent cx="5612130" cy="3915410"/>
             <wp:effectExtent l="0" t="0" r="7620" b="8890"/>
             <wp:docPr id="502599483" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -7479,51 +7786,51 @@
                   <pic:nvPicPr>
                     <pic:cNvPr id="502599483" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5612130" cy="3915410"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="3954B288" w14:textId="641216B1" w:rsidR="00CB78AC" w:rsidRPr="00D65916" w:rsidRDefault="00B270DF" w:rsidP="00D65916">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D65916">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Fuente: acuerdo 0</w:t>
       </w:r>
       <w:r w:rsidR="00D65916" w:rsidRPr="00D65916">
         <w:rPr>
@@ -7864,82 +8171,69 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1F0CAA0E" w14:textId="4F5CDE74" w:rsidR="00D65916" w:rsidRDefault="00D65916">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36CE3AF6" w14:textId="79177CF9" w:rsidR="00F33E5E" w:rsidRDefault="00D65916" w:rsidP="00D65916">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc229496966"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc229496966"/>
       <w:r>
         <w:t xml:space="preserve">Ilustración </w:t>
       </w:r>
-      <w:r w:rsidR="00B06DA2">
-[...19 lines deleted...]
-      </w:r>
+      <w:fldSimple w:instr=" SEQ Ilustración \* ARABIC ">
+        <w:r w:rsidR="00FA0C4E">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+      </w:fldSimple>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00593B0B">
         <w:t>OFICINAS TERRITORIALES DE LA CORPORACIÓN AUTONOMA REGIONAL DEL TOLIMA</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="51D26B79" w14:textId="7085BA3A" w:rsidR="00F1135F" w:rsidRDefault="00F1135F" w:rsidP="00F1135F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1071E85C" wp14:editId="6FA11D35">
             <wp:extent cx="2832100" cy="3162300"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:docPr id="428893475" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
@@ -8001,51 +8295,51 @@
         </w:rPr>
         <w:t>Fuente: Plan de acción cuatrienal 2024-2027</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A51BC0E" w14:textId="756BF7BC" w:rsidR="00D65916" w:rsidRPr="00F1135F" w:rsidRDefault="00593B0B" w:rsidP="00F1135F">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F1135F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:bookmarkStart w:id="16" w:name="_Toc229498207"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc229498207"/>
       <w:r w:rsidR="00F1135F" w:rsidRPr="00F1135F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabla </w:t>
       </w:r>
       <w:r w:rsidR="00F1135F" w:rsidRPr="00F1135F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00F1135F" w:rsidRPr="00F1135F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Tabla \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidR="00F1135F" w:rsidRPr="00F1135F">
@@ -8059,51 +8353,51 @@
       <w:r w:rsidR="00FA0C4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00F1135F" w:rsidRPr="00F1135F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00F1135F" w:rsidRPr="00F1135F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>: sedes territoriales y los municipios de su jurisdicción</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a0"/>
         <w:tblW w:w="8205" w:type="dxa"/>
         <w:tblInd w:w="310" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1958"/>
         <w:gridCol w:w="1459"/>
         <w:gridCol w:w="1655"/>
         <w:gridCol w:w="3133"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C94A3D" w:rsidRPr="00C94A3D" w14:paraId="043AEEE7" w14:textId="77777777">
         <w:trPr>
@@ -9930,92 +10224,100 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1C142B4D" w14:textId="353FC00C" w:rsidR="00CB78AC" w:rsidRPr="00C94A3D" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:spacing w:before="280" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C94A3D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Caracterización de la Sede Territorial Norte de CORTOLIMA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CCDEDD5" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00C94A3D" w:rsidRDefault="00B270DF" w:rsidP="00FA6BCD">
+    <w:p w14:paraId="4CCDEDD5" w14:textId="3899160A" w:rsidR="00CB78AC" w:rsidRPr="00C94A3D" w:rsidRDefault="00B270DF" w:rsidP="00FA6BCD">
       <w:pPr>
         <w:spacing w:before="280" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C94A3D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">La </w:t>
       </w:r>
       <w:r w:rsidRPr="00C94A3D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sede Territorial Norte de CORTOLIMA</w:t>
       </w:r>
       <w:r w:rsidRPr="00C94A3D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> gestiona una de las zonas más diversas del departamento del Tolima. Esta región abarca 15 municipios que van desde las altas cumbres de la Cordillera Central hasta el imponente río Magdalena. Su gran variedad de ecosistemas, recursos hídricos y dinámicas socioeconómicas la convierten en un área clave para la gest</w:t>
       </w:r>
       <w:r w:rsidR="00FA6BCD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ión ambiental de la corporación</w:t>
+      </w:r>
+      <w:r w:rsidR="008A206D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1329DB73" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00C94A3D" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:spacing w:before="280" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C94A3D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Contexto Geográfico y Municipios</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47D480CD" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00C94A3D" w:rsidRDefault="00B270DF">
       <w:pPr>
@@ -11757,89 +12059,125 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Recursos Hídricos y Acuíferos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56133098" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00C94A3D" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:spacing w:before="280" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C94A3D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La región sur se caracteriza por su abundante riqueza hídrica, que es la base de su ecología y economía.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="393C2178" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00C94A3D" w:rsidRDefault="00B270DF">
+    <w:p w14:paraId="393C2178" w14:textId="69056924" w:rsidR="00CB78AC" w:rsidRPr="00C94A3D" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="280" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C94A3D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ríos:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C94A3D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> La red hidrográfica es extensa y compleja. Los ríos </w:t>
       </w:r>
       <w:r w:rsidRPr="00C94A3D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Magdalena, Saldaña, Amoya, Yaguará, Cucuana, Tetuán y Atá</w:t>
+        <w:t xml:space="preserve">Magdalena, Saldaña, </w:t>
+      </w:r>
+      <w:r w:rsidR="008A206D" w:rsidRPr="00C94A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apoya</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008A206D" w:rsidRPr="00C94A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ya guará</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Cucuana, Tetuán y Atá</w:t>
       </w:r>
       <w:r w:rsidRPr="00C94A3D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> son la base del desarrollo agrícola y del abastecimiento de agua. El río Saldaña, que drena gran parte de la región, es el más importante.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52DCC1CC" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF" w:rsidP="00184EE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="280" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C94A3D">
@@ -15213,91 +15551,103 @@
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
       <w:r w:rsidRPr="00035A90">
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00035A90">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>servicios.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F5F93C6" w14:textId="77777777" w:rsidR="00813BCE" w:rsidRPr="00035A90" w:rsidRDefault="00813BCE" w:rsidP="00813BCE">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30B4E354" w14:textId="77777777" w:rsidR="00813BCE" w:rsidRPr="00035A90" w:rsidRDefault="00813BCE" w:rsidP="00813BCE">
+    <w:p w14:paraId="30B4E354" w14:textId="6BB60B5A" w:rsidR="00813BCE" w:rsidRPr="00035A90" w:rsidRDefault="00813BCE" w:rsidP="00813BCE">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="143" w:right="138"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00035A90">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Igualmente, CORTOLIMA no tiene productos y servicios suministrados externamente que estén relacionados directamente con la prestación del servicio a los clientes (usuarios), por lo que el Numeral </w:t>
       </w:r>
       <w:r w:rsidRPr="00035A90">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>8.4.1 Generalidades</w:t>
       </w:r>
       <w:r w:rsidRPr="00035A90">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00035A90">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de la norma </w:t>
       </w:r>
       <w:r w:rsidRPr="00035A90">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>ISO 9001: 2015, no es aplicado por La Corporación, debido a que las normas que rigen el funcionamiento de este tipo de ente autónomo prohíbe delegar, contratar, subcontratar,</w:t>
+        <w:t xml:space="preserve">ISO </w:t>
+      </w:r>
+      <w:r w:rsidR="00F33A77">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>9001: 2015, no es aplicado por l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00035A90">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>a Corporación, debido a que las normas que rigen el funcionamiento de este tipo de ente autónomo prohíbe delegar, contratar, subcontratar,</w:t>
       </w:r>
       <w:r w:rsidRPr="00035A90">
         <w:rPr>
           <w:spacing w:val="-17"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00035A90">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>convenir,</w:t>
       </w:r>
       <w:r w:rsidRPr="00035A90">
         <w:rPr>
           <w:spacing w:val="-17"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00035A90">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -16731,381 +17081,379 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> que se visualiza mediante una figura concéntrica, que ubica los procesos de acuerdo con su quehacer en estratégicos, misionales, de apoyo y de evaluación,  para su respectiva interacción, se desarrolla la </w:t>
       </w:r>
       <w:r w:rsidRPr="00C94A3D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CARACTERIZACIÓN DE CADA UNO DE LOS PROCESOS </w:t>
       </w:r>
       <w:r w:rsidRPr="00C94A3D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>facilitando así la descripción del funcionamiento del proceso a través de la identificación de elementos esenciales como entradas, actividades, salidas, recursos, indicadores, documentos y formatos que permiten la gestión y control de cada proceso.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="385409C1" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00C94A3D" w:rsidRDefault="00CB78AC">
+    <w:p w14:paraId="0B06F394" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00C94A3D" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="0B06F394" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00C94A3D" w:rsidRDefault="00B270DF">
+      <w:r w:rsidRPr="00C94A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Este se compone de:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24BB2CAA" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00C94A3D" w:rsidRDefault="00CB78AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94A3D">
-[...8 lines deleted...]
-    <w:p w14:paraId="24BB2CAA" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00C94A3D" w:rsidRDefault="00CB78AC">
+    </w:p>
+    <w:p w14:paraId="3BAD3C91" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00C94A3D" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="3BAD3C91" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00C94A3D" w:rsidRDefault="00B270DF">
+      <w:r w:rsidRPr="00C94A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3 procesos estratégicos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: 1) Relacionamiento estratégico, 2) Direccionamiento estratégico TIC y, 3) Planeación Institucional y Direccionamiento Estratégico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF95319" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00C94A3D" w:rsidRDefault="00CB78AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94A3D">
-[...17 lines deleted...]
-    <w:p w14:paraId="7FF95319" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00C94A3D" w:rsidRDefault="00CB78AC">
+    </w:p>
+    <w:p w14:paraId="1AF5F0C7" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00C94A3D" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="1AF5F0C7" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00C94A3D" w:rsidRDefault="00B270DF">
+      <w:r w:rsidRPr="00C94A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4 procesos Misionales:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) Planificación Ambiental Sostenible, 2) Desarrollo Ambiental Sostenible, 3) Autorizaciones, permisos y Licencias Ambientales y 4) Control, Seguimiento, Vigilancia y Sancionatorio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6822BE29" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00C94A3D" w:rsidRDefault="00CB78AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94A3D">
-[...17 lines deleted...]
-    <w:p w14:paraId="6822BE29" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00C94A3D" w:rsidRDefault="00CB78AC">
+    </w:p>
+    <w:p w14:paraId="17E609C2" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00C94A3D" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="17E609C2" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00C94A3D" w:rsidRDefault="00B270DF">
+      <w:r w:rsidRPr="00C94A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9 procesos de apoyo:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) Gestión Administrativa, 2) Servicio al Ciudadano, 3) Gestión Financiera, 4) Gestión del Talento humano, 5) Gestión de Ingresos, 6) Gestión de Contratación, 7) Defensa Jurídica, 8) Gestión Soporte TIC y 9) Gestión Documental.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F11094D" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00C94A3D" w:rsidRDefault="00CB78AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94A3D">
-[...17 lines deleted...]
-    <w:p w14:paraId="6F11094D" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00C94A3D" w:rsidRDefault="00CB78AC">
+    </w:p>
+    <w:p w14:paraId="7B9EC728" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00C94A3D" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="7B9EC728" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00C94A3D" w:rsidRDefault="00B270DF">
+      <w:r w:rsidRPr="00C94A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1 proceso de Evaluación:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Evaluación Institucional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="154B30DC" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00C94A3D" w:rsidRDefault="00CB78AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94A3D">
-[...17 lines deleted...]
-    <w:p w14:paraId="154B30DC" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00C94A3D" w:rsidRDefault="00CB78AC">
+    </w:p>
+    <w:p w14:paraId="009E2DFC" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="009E2DFC" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
+      <w:r w:rsidRPr="00C94A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gráfico No. 2, Mapa de Procesos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A00B110" w14:textId="77777777" w:rsidR="00E20E5A" w:rsidRDefault="00E20E5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94A3D">
-[...8 lines deleted...]
-    <w:p w14:paraId="4A00B110" w14:textId="77777777" w:rsidR="00E20E5A" w:rsidRDefault="00E20E5A">
+    </w:p>
+    <w:p w14:paraId="5EC35108" w14:textId="77777777" w:rsidR="00E20E5A" w:rsidRDefault="00E20E5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EC35108" w14:textId="77777777" w:rsidR="00E20E5A" w:rsidRDefault="00E20E5A">
+    <w:p w14:paraId="10F3A660" w14:textId="24193BB6" w:rsidR="00E20E5A" w:rsidRDefault="00E20E5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10F3A660" w14:textId="77777777" w:rsidR="00E20E5A" w:rsidRDefault="00E20E5A">
+    <w:p w14:paraId="771478A0" w14:textId="34A1D115" w:rsidR="00A116F4" w:rsidRDefault="00A116F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="3EDEE5BA" w14:textId="77777777" w:rsidR="00A116F4" w:rsidRDefault="00A116F4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="07EA9603" w14:textId="4E69AD34" w:rsidR="00E20E5A" w:rsidRPr="00C94A3D" w:rsidRDefault="00E20E5A" w:rsidP="00E20E5A">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc229496967"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc229496967"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ilustración </w:t>
       </w:r>
-      <w:r w:rsidR="00B06DA2">
-[...19 lines deleted...]
-      </w:r>
+      <w:fldSimple w:instr=" SEQ Ilustración \* ARABIC ">
+        <w:r w:rsidR="00FA0C4E">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+      </w:fldSimple>
       <w:r>
         <w:t>: mapa de procesos</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="4F56C9A7" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00C94A3D" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C94A3D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E014004" wp14:editId="4101DD54">
-            <wp:extent cx="4969303" cy="4258067"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E014004" wp14:editId="0723D552">
+            <wp:extent cx="4710023" cy="4257675"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2048460034" name="image15.jpg" descr="mapa deprocesoscortolima"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image15.jpg" descr="mapa deprocesoscortolima"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4969303" cy="4258067"/>
+                      <a:ext cx="4719134" cy="4265911"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F82F2D8" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17184,102 +17532,102 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">La corporación autónoma regional del Tolima , tiene implementado el modelo integrado de planeación y gestión – MIPG, el cual opera a través de un conjunto de 7 dimensiones que agrupan las políticas de gestión y desempeño institucional (Talento Humano, Direccionamiento estratégico y Planeación, Gestión con valores para resultados, Evaluación de resultados, Información y comunicación, Gestión del conocimiento y Control Interno), implementadas de manera articulada e </w:t>
       </w:r>
       <w:r w:rsidRPr="00184EE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>intercomunicada, permitirán que MIPG funcione.. como se muestra en la siguiente figura</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67AD2328" w14:textId="4E74C670" w:rsidR="00CB78AC" w:rsidRPr="004E6CEA" w:rsidRDefault="004E6CEA" w:rsidP="004E6CEA">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc229496968"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc229496968"/>
       <w:r w:rsidRPr="004E6CEA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ilustración </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6CEA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="004E6CEA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Ilustración \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="004E6CEA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00FA0C4E">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6CEA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="004E6CEA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: cómo funciona mipg</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="782AAA1E" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00184EE4">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F94AD5D" wp14:editId="05CBBE6D">
             <wp:extent cx="5621017" cy="3950041"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2048460033" name="image16.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -17331,117 +17679,104 @@
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Fuente: Función pública 2020</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AB554E2" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00184EE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.7 INDICES DE DESEMPEÑO INSTITUCIONAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="698611C1" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
+    <w:p w14:paraId="698611C1" w14:textId="6F1475D6" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00184EE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CORTOLIMA ha presentado un gran avance en su proceso de implementación del Modelo Integrado de Planeación y Gestión MIPG, avance que se evidencia con la formulación de los Planes Institucionales el resultado del seguimiento y monitoreo a los Planes institucionales consagrados en el Decreto Nacional 612 de 2018, con el cumplimiento del cronograma establecido con cada área responsable de los procesos de la Corporación. En cuanto a la implementación de MIPG y de acuerdo </w:t>
       </w:r>
       <w:r w:rsidRPr="00184EE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>con las actividades incluidas en los Planes de acción establecidos, se presentan los siguientes avances por cada una de las dimensiones, en las cuales se agrupan las políticas de gestión y desempeño institucional de la Corporación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42000F54" w14:textId="61F4F75D" w:rsidR="004E6CEA" w:rsidRPr="00184EE4" w:rsidRDefault="004E6CEA" w:rsidP="004E6CEA">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc229498208"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc229498208"/>
       <w:r>
         <w:t xml:space="preserve">Tabla </w:t>
       </w:r>
-      <w:r w:rsidR="00B06DA2">
-[...19 lines deleted...]
-      </w:r>
+      <w:fldSimple w:instr=" SEQ Tabla \* ARABIC ">
+        <w:r w:rsidR="00FA0C4E">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+      </w:fldSimple>
       <w:r>
         <w:t>: avance matriz mipg</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a1"/>
         <w:tblW w:w="8828" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2207"/>
         <w:gridCol w:w="2207"/>
         <w:gridCol w:w="2207"/>
         <w:gridCol w:w="2207"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w14:paraId="336EA9A7" w14:textId="77777777">
         <w:tc>
@@ -17498,66 +17833,74 @@
             <w:tcW w:w="2207" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43EF90B5" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184EE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Política</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2207" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="588F4ACA" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
+          <w:p w14:paraId="588F4ACA" w14:textId="3A9DA2E0" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184EE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Avance político</w:t>
+              <w:t>Avance</w:t>
+            </w:r>
+            <w:r w:rsidR="00981CE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la política</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2207" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C351BD3" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184EE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Avance dimensión</w:t>
             </w:r>
           </w:p>
@@ -17593,148 +17936,132 @@
             <w:tcW w:w="2207" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CF901B2" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184EE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Talento humano</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2207" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37C2E54D" w14:textId="42897A25" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
+          <w:p w14:paraId="37C2E54D" w14:textId="61227D20" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184EE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="00E17F7F">
-[...15 lines deleted...]
-            <w:r w:rsidR="00E17F7F">
+            <w:r w:rsidR="006B56B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00184EE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2207" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4AE39A6E" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00CB78AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="18A8578A" w14:textId="342E530C" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
+          <w:p w14:paraId="18A8578A" w14:textId="4A825021" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184EE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="00E17F7F">
+            <w:r w:rsidR="00584480">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00184EE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>.5%</w:t>
+              <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w14:paraId="22E08E39" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2207" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="77AD22DE" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00CB78AC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -17757,76 +18084,68 @@
             </w:pPr>
             <w:r w:rsidRPr="00184EE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Integridad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2207" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7EAB13B2" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00CB78AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="041F9BE3" w14:textId="6F03741C" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
+          <w:p w14:paraId="041F9BE3" w14:textId="2FABA020" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="006B56B2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00184EE4">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>94</w:t>
+              <w:t>95</w:t>
             </w:r>
-            <w:r w:rsidR="00E17F7F">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00184EE4">
+            <w:r w:rsidR="00B270DF" w:rsidRPr="00184EE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2207" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4BAC0FA2" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00CB78AC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -17878,125 +18197,109 @@
             </w:pPr>
             <w:r w:rsidRPr="00184EE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Planeación institucional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2207" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E128742" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00CB78AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="77DBAF43" w14:textId="30D13BD1" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
+          <w:p w14:paraId="77DBAF43" w14:textId="17EC3713" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00991789">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00184EE4">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>98.</w:t>
+              <w:t>99</w:t>
             </w:r>
-            <w:r w:rsidR="00E17F7F">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00184EE4">
+            <w:r w:rsidR="00B270DF" w:rsidRPr="00184EE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2207" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41DF97B3" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00CB78AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="39CB7955" w14:textId="5AB8DF83" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
+          <w:p w14:paraId="39CB7955" w14:textId="4891747A" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00584480">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00184EE4">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>98.</w:t>
+              <w:t>99</w:t>
             </w:r>
-            <w:r w:rsidR="00E17F7F">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00184EE4">
+            <w:r w:rsidR="00B270DF" w:rsidRPr="00184EE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w14:paraId="676FA012" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2207" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="1D36E164" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00CB78AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -18095,66 +18398,74 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2207" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BFC62B3" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00CB78AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4C63692F" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00CB78AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1CC7092B" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
+          <w:p w14:paraId="1CC7092B" w14:textId="1F306884" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00CB2866">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00184EE4">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>98.3%</w:t>
+              <w:t>98.5</w:t>
+            </w:r>
+            <w:r w:rsidR="00B270DF" w:rsidRPr="00184EE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2207" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="1AB768FA" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00CB78AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0942F4B3" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00CB78AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -18189,82 +18500,82 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="03139E8E" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00CB78AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="22B67272" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00CB78AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4C51567C" w14:textId="4BAA1266" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
+          <w:p w14:paraId="4C51567C" w14:textId="0C10B09E" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184EE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>97.</w:t>
             </w:r>
-            <w:r w:rsidR="00E17F7F">
+            <w:r w:rsidR="00DA32A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>71</w:t>
             </w:r>
             <w:r w:rsidRPr="00184EE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>8%</w:t>
+              <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w14:paraId="6BB10627" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2207" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="405CC840" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00CB78AC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -18277,76 +18588,68 @@
             <w:tcW w:w="2207" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="427B26CD" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184EE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Gobierno Digital</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2207" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="098C615D" w14:textId="621586B3" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
+          <w:p w14:paraId="098C615D" w14:textId="721688C8" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00CB2866">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00184EE4">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>92</w:t>
+              <w:t>93.5</w:t>
             </w:r>
-            <w:r w:rsidR="00E17F7F">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00184EE4">
+            <w:r w:rsidR="00B270DF" w:rsidRPr="00184EE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2207" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="697FECEC" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00CB78AC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -18389,76 +18692,68 @@
             <w:tcW w:w="2207" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="757AE753" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184EE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Seguridad Digital</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2207" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07094781" w14:textId="3E5E037D" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
+          <w:p w14:paraId="07094781" w14:textId="485AC83D" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00CB2866">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00184EE4">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>92</w:t>
+              <w:t>93.5</w:t>
             </w:r>
-            <w:r w:rsidR="00E17F7F">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00184EE4">
+            <w:r w:rsidR="00B270DF" w:rsidRPr="00184EE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2207" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0A08D18B" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00CB78AC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -19119,146 +19414,130 @@
             <w:tcW w:w="2207" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="225E992C" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184EE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Gestión Documental</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2207" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2227034E" w14:textId="01831A04" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
+          <w:p w14:paraId="2227034E" w14:textId="4A259C53" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00CB2866">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00184EE4">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>92.</w:t>
+              <w:t>94.</w:t>
             </w:r>
-            <w:r w:rsidR="00E17F7F">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00184EE4">
+            <w:r w:rsidR="00B270DF" w:rsidRPr="00184EE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2207" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4DB68467" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00CB78AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6E023EAE" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00CB78AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="672B7C30" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00CB78AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0A483BB2" w14:textId="1EEC5D88" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
+          <w:p w14:paraId="0A483BB2" w14:textId="2B5B2C4C" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="008719CE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00184EE4">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>93.</w:t>
+              <w:t>94.5</w:t>
             </w:r>
-            <w:r w:rsidR="00E17F7F">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00184EE4">
+            <w:r w:rsidR="00B270DF" w:rsidRPr="00184EE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w14:paraId="2A1091D3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2207" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3C44457C" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00CB78AC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
@@ -19330,76 +19609,68 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2207" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5045BDFE" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00CB78AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1E96AA45" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00CB78AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="150EC940" w14:textId="499974AF" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
+          <w:p w14:paraId="150EC940" w14:textId="6AC01EEA" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00CB2866">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00184EE4">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>94.</w:t>
+              <w:t>95</w:t>
             </w:r>
-            <w:r w:rsidR="00E17F7F">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00184EE4">
+            <w:r w:rsidR="00B270DF" w:rsidRPr="00184EE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2207" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="734B47DB" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00CB78AC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -19451,107 +19722,107 @@
             </w:pPr>
             <w:r w:rsidRPr="00184EE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Gestión del conocimiento y la innovación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2207" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08724FB3" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00CB78AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="24683B3B" w14:textId="2B129DBA" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00E17F7F">
+          <w:p w14:paraId="24683B3B" w14:textId="5D60F48D" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="0034404B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>60</w:t>
+              <w:t>65</w:t>
             </w:r>
             <w:r w:rsidR="00B270DF" w:rsidRPr="00184EE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2207" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DB50410" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00CB78AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3469AFCB" w14:textId="2BC9FBD0" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00E17F7F">
+          <w:p w14:paraId="3469AFCB" w14:textId="25B57A41" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="0034404B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>60</w:t>
+              <w:t>65</w:t>
             </w:r>
             <w:r w:rsidR="00B270DF" w:rsidRPr="00184EE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w14:paraId="2F007A26" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2207" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23E228B1" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -19646,1164 +19917,825 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>98</w:t>
             </w:r>
             <w:r w:rsidR="00E17F7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,5</w:t>
             </w:r>
             <w:r w:rsidRPr="00184EE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w14:paraId="183389BB" w14:textId="77777777">
+      <w:tr w:rsidR="00CB78AC" w:rsidRPr="00A116F4" w14:paraId="183389BB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6621" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="405AC990" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
+          <w:p w14:paraId="405AC990" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00A116F4" w:rsidRDefault="00B270DF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A116F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>TOTAL AVANCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2207" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75F37745" w14:textId="26EB55FF" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00E17F7F">
+          <w:p w14:paraId="75F37745" w14:textId="1FCAE013" w:rsidR="00CB78AC" w:rsidRPr="00A116F4" w:rsidRDefault="0034404B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="24"/>
-[...9 lines deleted...]
-              <w:t>90</w:t>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A116F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>92.03</w:t>
             </w:r>
-            <w:r w:rsidR="00B270DF" w:rsidRPr="00184EE4">
-[...21 lines deleted...]
-              <w:t>4%</w:t>
+            <w:r w:rsidR="00B270DF" w:rsidRPr="00A116F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0C37818F" w14:textId="525B4C69" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
+    <w:p w14:paraId="48720E62" w14:textId="60725D21" w:rsidR="00CB78AC" w:rsidRPr="00A116F4" w:rsidRDefault="00A116F4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...15 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A116F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00B270DF" w:rsidRPr="00A116F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>uent</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF035A" w:rsidRPr="00A116F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>e: Informe Trimestral – 2026</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184EE4">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00B270DF" w:rsidRPr="00A116F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48720E62" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00CB78AC">
-[...7 lines deleted...]
-    <w:p w14:paraId="5A9EB1B9" w14:textId="57256372" w:rsidR="00CB78AC" w:rsidRPr="00052F5C" w:rsidRDefault="004E6CEA" w:rsidP="00052F5C">
+    <w:p w14:paraId="5A9EB1B9" w14:textId="57256372" w:rsidR="00CB78AC" w:rsidRPr="0018389A" w:rsidRDefault="004E6CEA" w:rsidP="00052F5C">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc229498209"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc229498209"/>
+      <w:r w:rsidRPr="0018389A">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabla </w:t>
       </w:r>
-      <w:r w:rsidRPr="00052F5C">
-        <w:rPr>
+      <w:r w:rsidRPr="0018389A">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00052F5C">
-        <w:rPr>
+      <w:r w:rsidRPr="0018389A">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Tabla \* ARABIC </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00052F5C">
-        <w:rPr>
+      <w:r w:rsidRPr="0018389A">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00FA0C4E">
+      <w:r w:rsidR="00FA0C4E" w:rsidRPr="0018389A">
         <w:rPr>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00052F5C">
-        <w:rPr>
+      <w:r w:rsidRPr="0018389A">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00052F5C">
-        <w:rPr>
+      <w:r w:rsidRPr="0018389A">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>: indicadores de evaluación del desempeño - iedi</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5D8216EB" w14:textId="3AAABB8D" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="5D8216EB" w14:textId="60D6824E" w:rsidR="00CB78AC" w:rsidRDefault="0018389A" w:rsidP="0018389A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0018389A">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="745515F7" wp14:editId="7F3891AC">
-[...313 lines deleted...]
-            <wp:docPr id="896854126" name="Imagen 1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="222FDA33" wp14:editId="43AB7667">
+            <wp:extent cx="4448175" cy="4340490"/>
+            <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+            <wp:docPr id="15" name="Imagen 15" descr="C:\Users\marina-giron\Downloads\IEDI 2025.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="896854126" name=""/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\marina-giron\Downloads\IEDI 2025.png"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17"/>
+                    <a:blip r:embed="rId16">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3759393" cy="2381372"/>
+                      <a:ext cx="4461727" cy="4353714"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FAD6E0F" w14:textId="77777777" w:rsidR="002C5168" w:rsidRPr="002C5168" w:rsidRDefault="002C5168" w:rsidP="002C5168">
+    <w:p w14:paraId="62B61248" w14:textId="5F365D07" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF" w:rsidP="003909EC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5168">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00052F5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Fuente: informe trimestral PQRSD – primer trimestre del 2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0FBB2BF7" w14:textId="77777777" w:rsidR="00AD38A8" w:rsidRDefault="00AD38A8">
+        <w:t xml:space="preserve">Fuente: </w:t>
+      </w:r>
+      <w:r w:rsidR="00184EE4" w:rsidRPr="00052F5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Evaluación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052F5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de desempeño institucional </w:t>
+      </w:r>
+      <w:r w:rsidR="0018389A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de las CAR - IEDI vigencia </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052F5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FD1D8ED" w14:textId="7E5D4065" w:rsidR="003909EC" w:rsidRPr="00052F5C" w:rsidRDefault="003909EC" w:rsidP="003909EC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A206D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Nota: Resultados del 2025 aún no han sido reportados por MinAmbiente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509251CA" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00586811" w:rsidRDefault="00B270DF">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586811">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>5.8 INDICADORES DE SERVICIO AL CIUDADANO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1858901F" w14:textId="0B60CC3E" w:rsidR="00CB78AC" w:rsidRPr="00503246" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="44543787" w14:textId="3056DF24" w:rsidR="00CB78AC" w:rsidRDefault="00AD38A8">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00184EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cortolima elabora un informe cada trimestre con el fin de entregar los resultados, a los grupos de valor de la corporación y ciudadanía, en donde expone la gestión trimestral de las peticiones, quejas, reclamos, sugerencias y denuncias (PQRSD) recibidas a través de los diferentes canales de atención dispuestos, realizando un análisis consolidado de la</w:t>
+      </w:r>
+      <w:r w:rsidR="00586811">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gestión de las PQRSD recibidas al </w:t>
+      </w:r>
+      <w:r w:rsidR="00503246" w:rsidRPr="00503246">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tercer trimestre de 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00503246">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="189DB1A8" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00CB78AC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="100BEE71" w14:textId="77777777" w:rsidR="00052F5C" w:rsidRDefault="00052F5C">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74B53CF0" w14:textId="09545AA3" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="5574DFAC" w14:textId="77777777" w:rsidR="00052F5C" w:rsidRDefault="00052F5C">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00184EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Este informe permitirá determinar la oportunidad de las respuestas sobre las PQRSD que interponen los grupos de valor de CORTOLIMA sobre los servicios y trámites ofrecidos por la Corporación y en el evento de ser necesario, formular recomendaciones a la Dirección General y a los responsables de los procesos, subdirecciones y oficinas asesoras, para el mejoramiento continuo en la experiencia del servicio a los usuarios por parte de la Corporación Autónoma Regional del Tolima - CORTOLIMA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0425D518" w14:textId="2750F577" w:rsidR="00586811" w:rsidRDefault="00586811">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...79 lines deleted...]
-        <w:pStyle w:val="Descripcin"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B46572D" w14:textId="2FF2ACFA" w:rsidR="00586811" w:rsidRDefault="00586811" w:rsidP="00586811">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="708"/>
+        <w:outlineLvl w:val="4"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089446C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Total, de PQRSD </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">recibidas en los tres primeros trimestres del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089446C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="448B18BD" w14:textId="77777777" w:rsidR="00586811" w:rsidRDefault="00586811" w:rsidP="00586811">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...33 lines deleted...]
-      <w:r w:rsidR="00FA0C4E">
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...31 lines deleted...]
-          <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B1BFC97" wp14:editId="4BB5EE7E">
-[...5 lines deleted...]
-            </wp:cNvGraphicFramePr>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="410459CD" wp14:editId="466E8C82">
+            <wp:extent cx="4343400" cy="2333625"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:docPr id="2080418193" name="Gráfico 1">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{194892B2-2F4F-19F0-1691-B6ABC220F9BC}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-[...20 lines deleted...]
-                </pic:pic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId17"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39633B95" w14:textId="77777777" w:rsidR="00350BC9" w:rsidRPr="002C5168" w:rsidRDefault="00350BC9" w:rsidP="00350BC9">
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2740D7C3" w14:textId="77777777" w:rsidR="00586811" w:rsidRDefault="00586811" w:rsidP="00586811">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...99 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...41 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="090236A7" wp14:editId="7DC9746F">
-[...5 lines deleted...]
-            </wp:cNvGraphicFramePr>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="193F2AAE" wp14:editId="27550B03">
+            <wp:extent cx="4061460" cy="2377440"/>
+            <wp:effectExtent l="0" t="0" r="15240" b="3810"/>
+            <wp:docPr id="1629690364" name="Gráfico 1">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D7071A6-58E3-CDF2-E59B-2BEA35E7C7E7}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-[...20 lines deleted...]
-                </pic:pic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId18"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="391A1016" w14:textId="5D34DD3D" w:rsidR="002C5168" w:rsidRPr="00350BC9" w:rsidRDefault="002C5168" w:rsidP="002C5168">
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7DA22A27" w14:textId="77777777" w:rsidR="00586811" w:rsidRPr="002F51A1" w:rsidRDefault="00586811" w:rsidP="00586811">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F51A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Durante el periodo comprendido entre enero </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F51A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> septiembre de 2026, CORTOLIMA recibió un total de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F51A1">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>23.209 PQRSD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F51A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, de las cuales 8.943 correspondieron al primer trimestre, 7.251 al segundo y 7.015 al tercero.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="513823F6" w14:textId="77777777" w:rsidR="00586811" w:rsidRDefault="00586811" w:rsidP="00586811">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71C86FB4" w14:textId="77777777" w:rsidR="00586811" w:rsidRDefault="00586811" w:rsidP="00586811">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0494359B" wp14:editId="44D921AC">
+            <wp:extent cx="4572000" cy="2743200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="303331482" name="Gráfico 1">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBF47E6D-869B-2CB8-7FD5-781DD92933A1}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId19"/>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31723657" w14:textId="37ADDBB7" w:rsidR="00586811" w:rsidRPr="001F5358" w:rsidRDefault="00586811" w:rsidP="00586811">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-EC" w:eastAsia="es-EC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-[...50 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-EC" w:eastAsia="es-EC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F5358">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="es-EC" w:eastAsia="es-EC"/>
+        </w:rPr>
+        <w:t>Análisis de PQRSD por serie documental – Enero a septiembre de 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="059B7B74" w14:textId="77777777" w:rsidR="00586811" w:rsidRPr="00586811" w:rsidRDefault="00586811" w:rsidP="00586811">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-EC" w:eastAsia="es-EC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586811">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-EC" w:eastAsia="es-EC"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Análisis Volumen Histórico de PQRSD por trimestre </w:t>
-[...5 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:t>Durante los tres primeros trimestres de 2026, CORTOLIMA registró un total de 23.209 PQRSD, evidenciándose que las peticiones constituyen la categoría de mayor frecuencia, con 21.737 registros, equivalentes al 93,7 % del total.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38DBCE6F" w14:textId="77777777" w:rsidR="00586811" w:rsidRPr="00586811" w:rsidRDefault="00586811" w:rsidP="00586811">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-EC" w:eastAsia="es-EC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586811">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-EC" w:eastAsia="es-EC"/>
+        </w:rPr>
+        <w:t>Al comparar los resultados trimestrales, se observa una disminución progresiva en las peticiones, pasando de 8.584 en el primer trimestre a 6.730 en el segundo y 6.423 en el tercero. Por su parte, los requerimientos de entes de control presentaron un incremento sostenido, pasando de 206 a 288 y posteriormente a 379 solicitudes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="638B4220" w14:textId="77777777" w:rsidR="00586811" w:rsidRPr="00586811" w:rsidRDefault="00586811" w:rsidP="00586811">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="002C5168">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-EC" w:eastAsia="es-EC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586811">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-EC" w:eastAsia="es-EC"/>
+        </w:rPr>
+        <w:t>En cuanto a las denuncias, se registraron 104 en el primer trimestre, 204 en el segundo y 171 en el tercero, evidenciando un aumento frente al inicio de la vigencia, aunque con una reducción respecto al trimestre anterior. Las quejas, traslados por competencia y felicitaciones presentan una participación menor dentro del total de solicitudes recibidas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7074C29A" w14:textId="77777777" w:rsidR="00586811" w:rsidRDefault="00586811" w:rsidP="00586811">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A5A8D40" w14:textId="77777777" w:rsidR="00586811" w:rsidRDefault="00586811" w:rsidP="00586811">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58ED9D52" wp14:editId="2EB94AD3">
+            <wp:extent cx="4572000" cy="2743200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1220880070" name="Gráfico 1">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E242375-9B3C-F880-B9A1-6B608B92BB82}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId20"/>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EE99B1B" w14:textId="77777777" w:rsidR="00586811" w:rsidRPr="00B0184D" w:rsidRDefault="00586811" w:rsidP="00586811">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>Del grafico 4. Se aprecia una tendencia al alza en la radicación de las PQRSD desde el año 2021 y el promedio de PQRSD radicadas por trimestre es de 5.439, el cuarto trimestre presenta 8.946 de PQRSD radicadas en esta vigencia del año 2026.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0184D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Durante los tres primeros trimestres de 2026, se registraron 3.799 PQRSD extemporáneas, evidenciándose una disminución progresiva, al pasar de 1.514 en el primer trimestre a 1.324 en el segundo y 961 en el tercero, lo que representa una reducción del 36,5 % entre el primer y tercer trimestre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7555776B" w14:textId="7F492F2F" w:rsidR="00CB78AC" w:rsidRPr="00586811" w:rsidRDefault="00586811" w:rsidP="00586811">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0184D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Aunque los resultados muestran una tendencia favorable en la reducción de respuestas extemporáneas, persisten incumplimientos en los términos legales de atención. Por lo anterior, se recomienda fortalecer el seguimiento a las solicitudes, identificar las causas de las demoras e implementar acciones de mejora que permitan garantizar respuestas oportunas y prevenir posibles riesgos jurídicos para la entidad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="652A62CF" w14:textId="719F9C36" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -20828,51 +20760,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En CORTOLIMA, reconocemos que nuestras acciones y decisiones impactan a diversos actores dentro del departamento del Tolima. Por ello, nos comprometemos a gestionar de manera efectiva las relaciones con nuestras partes interesadas, alineando nuestras estrategias con sus expectativas para lograr una gestión ambiental y laboral sostenible y participativa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09BDA87E" w14:textId="0464D6EC" w:rsidR="00052F5C" w:rsidRPr="00052F5C" w:rsidRDefault="00052F5C" w:rsidP="00052F5C">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc229498211"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc229498211"/>
       <w:r w:rsidRPr="00052F5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabla </w:t>
       </w:r>
       <w:r w:rsidRPr="00052F5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00052F5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Tabla \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00052F5C">
@@ -20886,51 +20818,51 @@
       <w:r w:rsidR="00FA0C4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00052F5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00052F5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: partes interesadas</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a2"/>
         <w:tblW w:w="8828" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2124"/>
         <w:gridCol w:w="2549"/>
         <w:gridCol w:w="4155"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CB78AC" w14:paraId="7A45F2BE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
@@ -21575,51 +21507,61 @@
           <w:p w14:paraId="07FC0143" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organismos de derecho público estatal con personalidad jurídica y patrimonio propio, a quien se encomienda en régimen de descentralización la organización y administración de algún servicio público en cumplimiento de actividades económicos al servicio de fines diversos y la administración de determinados bienes del estado. </w:t>
+              <w:t xml:space="preserve">Organismos de derecho público estatal con personalidad jurídica y patrimonio propio, a quien se encomienda en régimen de descentralización la organización y administración de algún servicio público en cumplimiento de actividades económicos al servicio de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">fines diversos y la administración de determinados bienes del estado. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB78AC" w14:paraId="01B4E4B4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2124" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="62C33959" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00CB78AC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
@@ -24060,109 +24002,98 @@
           <w:p w14:paraId="5ECAA022" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00CB78AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1E6E1497" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Órganos de Decisión</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0018AF57" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Asamblea Corporativa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4E0B3ED9" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cumplen un rol fundamental en la orientación estratégica y la supervisión </w:t>
-[...8 lines deleted...]
-              <w:t>efectiva de la Corporación. A través de ellos, se definen las políticas, se aprueban los proyectos</w:t>
+              <w:t>Cumplen un rol fundamental en la orientación estratégica y la supervisión efectiva de la Corporación. A través de ellos, se definen las políticas, se aprueban los proyectos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB78AC" w14:paraId="7C4B6CDD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2124" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0C3DD926" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00CB78AC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -27745,84 +27676,163 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Implementamos un enfoque participativo, organizando consultas públicas, mesas de trabajo sectoriales y campañas de educación ambiental y laboral que involucren a todas las partes interesadas. Nuestros procesos son transparentes, y mantenemos una comunicación fluida para integrar sus expectativas en nuestras políticas y proyectos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FBBB511" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:pStyle w:val="Ttulo4"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Monitoreo y Evaluación:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F1E5181" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
+    <w:p w14:paraId="0F1E5181" w14:textId="4C84735F" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Evaluamos constantemente el impacto de nuestras acciones en las partes interesadas mediante auditorías ambientales, laborales y sociales. Utilizamos indicadores de desempeño para medir la efectividad de nuestra gestión, ajustando nuestras estrategias según sea necesario para mantener relaciones constructivas y sostenibles con todos los actores involucrados.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19296CF3" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
+    <w:p w14:paraId="032483F2" w14:textId="0A7E0AF8" w:rsidR="00586811" w:rsidRDefault="00DC67D9" w:rsidP="00586811">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidR="00586811" w:rsidRPr="00E16F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>CAMBIO CLIMATICO EN CORTOLIMA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C138B6E" w14:textId="77777777" w:rsidR="00586811" w:rsidRPr="00E16F01" w:rsidRDefault="00586811" w:rsidP="00586811">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E16F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Corporación Autónoma Regional del Tolima (CORTOLIMA), en cumplimiento de su misión de protección y conservación de los recursos naturales, desarrolla acciones orientadas a la gestión del cambio climático, promoviendo la adaptación a sus efectos y a la mitigación de las emisiones de gases de efecto invernadero. Estas acciones incluyen estrategias de educación y sensibilización ambiental, conservación y restauración de ecosistemas estratégicos, protección del recurso hídrico, reforestación, promoción de prácticas sostenibles y articulación con las entidades territoriales y demás actores del departamento del Tolima. De esta manera, CORTOLIMA contribuye al fortalecimiento de la resiliencia de los ecosistemas y las comunidades frente a los efectos del cambio climático, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E16F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>fermentando el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E16F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>desarrollo sostenible y la protección del patrimonio ambiental del territorio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19296CF3" w14:textId="5765AA96" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF" w:rsidP="00586811">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ANÁLISIS DEL CONTEXTO EXTERNO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65456AC3" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00CB78AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -27857,417 +27867,266 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Afrontar </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>la incertidumbre que plantea el entorno cambiante basándose en el conocimiento, hace la siguiente lectura de su entorno a partir del análisis PESTEL (Político, Económico, Social, Tecnológico, Ecológico y Legal), el cual se resume en la siguiente tabla</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10FA6798" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00CB78AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="308810B0" w14:textId="77777777" w:rsidR="00052F5C" w:rsidRDefault="00052F5C" w:rsidP="00184EE4">
+    <w:p w14:paraId="2C894032" w14:textId="7C2DF88C" w:rsidR="00542F4D" w:rsidRPr="00C83102" w:rsidRDefault="00542F4D" w:rsidP="00184EE4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...145 lines deleted...]
-    <w:p w14:paraId="464E3507" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41551C98" w14:textId="2DD160D7" w:rsidR="00CB78AC" w:rsidRPr="00C83102" w:rsidRDefault="00C83102" w:rsidP="00586811">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C83102">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ANALISIS PESTEL CONTEXTO ESTRATEGICO 2026 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7936BEE5" w14:textId="08807DF0" w:rsidR="00CB78AC" w:rsidRDefault="00C83102" w:rsidP="00C83102">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C83102">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C9B12EB" wp14:editId="54319E6E">
-[...3 lines deleted...]
-            <wp:cNvGraphicFramePr/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47006DAE" wp14:editId="5C19A8F0">
+            <wp:extent cx="5419725" cy="4533900"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:docPr id="16" name="Imagen 16" descr="C:\Users\marina-giron\Downloads\ANALISIS PESTEL 2026.png"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image3.png"/>
-                    <pic:cNvPicPr preferRelativeResize="0"/>
+                    <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\marina-giron\Downloads\ANALISIS PESTEL 2026.png"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20"/>
+                    <a:blip r:embed="rId21">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4810125" cy="5389931"/>
+                      <a:ext cx="5419725" cy="4533900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln/>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...22 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="44464290" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0E97D2BB" wp14:editId="717C1191">
             <wp:extent cx="5629275" cy="5855267"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2048460042" name="image19.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image19.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21"/>
+                    <a:blip r:embed="rId22"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5629275" cy="5855267"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="56747364" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00CB78AC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C7B9E71" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
+    <w:p w14:paraId="4C7B9E71" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF" w:rsidP="00C83102">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fuente: Elaboración propia a partir de fuentes secundarias citadas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D7A2A18" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00CB78AC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...44 lines deleted...]
-    <w:p w14:paraId="74EA9D84" w14:textId="6B141D4B" w:rsidR="00052F5C" w:rsidRPr="00052F5C" w:rsidRDefault="00052F5C" w:rsidP="00052F5C">
+    </w:p>
+    <w:p w14:paraId="2E122F71" w14:textId="0A105DB1" w:rsidR="00542F4D" w:rsidRPr="00586811" w:rsidRDefault="00052F5C" w:rsidP="00586811">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="26" w:name="_Toc229496971"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc229496971"/>
       <w:r w:rsidRPr="00052F5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ilustración </w:t>
       </w:r>
       <w:r w:rsidRPr="00052F5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00052F5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Ilustración \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00052F5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -28307,269 +28166,279 @@
       </w:r>
       <w:r w:rsidRPr="00052F5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> del </w:t>
       </w:r>
       <w:r w:rsidR="000E6A59" w:rsidRPr="00052F5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tolima</w:t>
       </w:r>
       <w:r w:rsidRPr="00052F5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="079CF346" w14:textId="028E7FBE" w:rsidR="00C34B52" w:rsidRPr="00AF4771" w:rsidRDefault="006B1A5F" w:rsidP="00AF4771">
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="0B71C48B" w14:textId="33B53019" w:rsidR="00C34B52" w:rsidRPr="00586811" w:rsidRDefault="006B1A5F" w:rsidP="00586811">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60B22993" wp14:editId="583B5EF0">
             <wp:extent cx="6061119" cy="4041272"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="469532434" name="Imagen 469532434"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22" cstate="print">
+                    <a:blip r:embed="rId23" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6090690" cy="4060989"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00B270DF" w:rsidRPr="006B1A5F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fuente:  elaboración propi</w:t>
       </w:r>
       <w:r w:rsidR="00AF4771">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B71C48B" w14:textId="77777777" w:rsidR="00C34B52" w:rsidRDefault="00C34B52">
+    <w:p w14:paraId="2DAF9B01" w14:textId="77777777" w:rsidR="00542F4D" w:rsidRDefault="00542F4D" w:rsidP="00586811">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_heading=h.toicozb3npcl" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="58B3B6A8" w14:textId="48292071" w:rsidR="00CB78AC" w:rsidRDefault="00DC67D9" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00B270DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ANALISIS DEL CONTEXTO INTERNO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01732D91" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00CB78AC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58B3B6A8" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
-[...29 lines deleted...]
-    <w:p w14:paraId="01732D91" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00CB78AC">
+    <w:p w14:paraId="3AA7C1AF" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="3AA7C1AF" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adicionalmente se hace análisis de contexto interno de la Corporación identificando sus debilidades y fortalezas a partir de la herramienta Perfil de Capacidad Interna (PCI), la cual permite analizar 46 capacidades internas, agrupadas en cuatro (4) factores (capacidad financiera, capacidad tecnológica e infraestructura, capacidad directiva y capacidad de talento humano). Adicionalmente permite evaluar si cada una de estas capacidades se constituye en una fortaleza o una debilidad y facilita su priorización asociándolas al impacto que tienen en la Corporación. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50BE1E48" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00CB78AC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w14:paraId="50BE1E48" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00CB78AC">
+    </w:p>
+    <w:p w14:paraId="289C8EF1" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00004EF3" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="289C8EF1" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00004EF3" w:rsidRDefault="00B270DF">
+      <w:r w:rsidRPr="00004EF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La matriz que contiene El Perfil de capacidad Interna (PCI), se muestra en la tabla No. 2, que se puede observar a continuación: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51266555" w14:textId="77777777" w:rsidR="00052F5C" w:rsidRDefault="00052F5C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AF26991" w14:textId="57E299D2" w:rsidR="00052F5C" w:rsidRPr="00052F5C" w:rsidRDefault="00052F5C" w:rsidP="00052F5C">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc229498213"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc229498213"/>
       <w:r w:rsidRPr="00052F5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tabla </w:t>
       </w:r>
       <w:r w:rsidRPr="00052F5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00052F5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Tabla \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00052F5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -28577,138 +28446,149 @@
       <w:r w:rsidR="00FA0C4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00052F5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00052F5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: perfil de capacidad interna</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="32D344BB" w14:textId="24DBDDD4" w:rsidR="00CB78AC" w:rsidRPr="005004E5" w:rsidRDefault="00FC18ED" w:rsidP="005004E5">
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="32D344BB" w14:textId="24DBDDD4" w:rsidR="00CB78AC" w:rsidRPr="00DC67D9" w:rsidRDefault="00FC18ED" w:rsidP="005004E5">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="193BFE31" wp14:editId="5B5A3363">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="193BFE31" wp14:editId="5C6A159D">
+            <wp:extent cx="5886450" cy="6181725"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1175933923" name="Imagen 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23">
+                    <a:blip r:embed="rId24">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5751866" cy="7137451"/>
+                      <a:ext cx="5980960" cy="6280976"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00B270DF">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidR="00B270DF" w:rsidRPr="00DC67D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t>Fuente: Elaboración Propia Cortolima</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="262690A1" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
+    <w:p w14:paraId="262690A1" w14:textId="60F9EF99" w:rsidR="00CB78AC" w:rsidRDefault="00DC67D9" w:rsidP="00DC67D9">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_heading=h.ydza0gzbqb9d" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkStart w:id="24" w:name="_heading=h.ydza0gzbqb9d" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B270DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MATRIZ DOFA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30874994" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00CB78AC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="511E8B7B" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -28776,51 +28656,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ubicar el análisis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> DOFA de CORTOLIMA en el contexto estratégico implica integrar las estrategias derivadas del FODA en el marco de su Plan de Acción Corporativa (PAC) 2024-2027 y sus valores institucionales. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="551EDE5D" w14:textId="4DA7FF29" w:rsidR="00052F5C" w:rsidRPr="007365E3" w:rsidRDefault="00052F5C" w:rsidP="007365E3">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc229496972"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc229496972"/>
       <w:r w:rsidRPr="007365E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ilustración </w:t>
       </w:r>
       <w:r w:rsidRPr="007365E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="007365E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Ilustración \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="007365E3">
@@ -28842,212 +28722,219 @@
       </w:r>
       <w:r w:rsidRPr="007365E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007365E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="007365E3" w:rsidRPr="007365E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dofa cortolima</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="78E19A68" w14:textId="77777777" w:rsidR="001F0FE5" w:rsidRDefault="001F0FE5" w:rsidP="001F0FE5">
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="3FE75F96" w14:textId="54ABE86D" w:rsidR="00CB78AC" w:rsidRPr="00DC67D9" w:rsidRDefault="001F0FE5" w:rsidP="00A239B3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC67D9">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01ED8F7B" wp14:editId="2A88800C">
             <wp:extent cx="5494278" cy="3561829"/>
             <wp:effectExtent l="0" t="0" r="0" b="635"/>
             <wp:docPr id="978296151" name="Imagen 978296151"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24" cstate="print">
+                    <a:blip r:embed="rId25" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5525747" cy="3582230"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FE75F96" w14:textId="048FF4C4" w:rsidR="00CB78AC" w:rsidRDefault="00CB78AC">
+    <w:p w14:paraId="5C6CDEFB" w14:textId="2B310F94" w:rsidR="00A938A0" w:rsidRPr="00DC67D9" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="5C6CDEFB" w14:textId="0C719587" w:rsidR="00A938A0" w:rsidRPr="008C6D8E" w:rsidRDefault="00B270DF">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC67D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Fuente: Elaboración propia Cortolima</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="142F7B35" w14:textId="3612E0E0" w:rsidR="00A239B3" w:rsidRDefault="00A239B3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="0D49B2CA" w14:textId="77777777" w:rsidR="003909EC" w:rsidRPr="008C6D8E" w:rsidRDefault="003909EC">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Fuente: Elaboración propia Cortolima</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="445C7111" w14:textId="482A406A" w:rsidR="00CB78AC" w:rsidRPr="00DC67D9" w:rsidRDefault="00B270DF" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184EE4">
+      <w:r w:rsidRPr="00DC67D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ESTRATEGIAS CRUZADAS DOFA</w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="725582EF" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00184EE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -29119,52 +29006,52 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">que propendan por la protección y conservación de los recursos naturales.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EA7E065" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_heading=h.7mhqdjjdtfep" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkStart w:id="26" w:name="_heading=h.7mhqdjjdtfep" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidRPr="00184EE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">         Estrategia en armonía con la línea estratégica 1 y 2 del PAC 2024 - 2027</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="295852DE" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -29189,52 +29076,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aprovechar el incremento de políticas y normas en materia ambiental, conjuntamente con las capacidades técnicas de la corporación para impulsar cambios en todas las fuerzas vivas y poder obtener la gobernanza ambiental en el departamento.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C6FCFC3" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_heading=h.w228u9pxhsej" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkStart w:id="27" w:name="_heading=h.w228u9pxhsej" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidRPr="00184EE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Estrategia en armonía con la línea estratégica 3 del PAC 2024 - 2027</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28823FC3" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -29259,52 +29146,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Aprovechar la fortaleza de la entidad en infraestructura para fomentar el uso de las tecnologías para el control ambiental y mejorar el relacionamiento con los ciudadanos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27D4E01A" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_heading=h.zhmbxrl14os8" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkStart w:id="28" w:name="_heading=h.zhmbxrl14os8" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidRPr="00184EE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Estrategia en armonía con la línea estratégica 1-2-3 del PAC 2024 - 202</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7905C7FA" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -29413,79 +29300,115 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00184EE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aumento de capacidades técnicas institucionales:</w:t>
       </w:r>
       <w:r w:rsidRPr="00184EE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Incrementar las capacidades técnicas de los equipos de trabajo de la entidad con el fin de cumplir con eficiencia el deber misional y transferir el conocimiento a otros actores (públicos – privados – comunidad).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B4D199F" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
+    <w:p w14:paraId="6B4D199F" w14:textId="5F48114D" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_heading=h.o72om6ad4k1g" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkStart w:id="29" w:name="_heading=h.o72om6ad4k1g" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidRPr="00184EE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Estrategia en armonía con la línea estratégica 1-2-3 del PAC 2024 - 2027</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Estrategia en armonía con la línea estratégica 1-2-3 del PAC 2024 </w:t>
+      </w:r>
+      <w:r w:rsidR="003909EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51701918" w14:textId="77777777" w:rsidR="003909EC" w:rsidRPr="00184EE4" w:rsidRDefault="003909EC">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="408BE15B" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00184EE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -29601,52 +29524,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Realizar acompañamiento a los entes territoriales y privados con el fin de incorporar las determinantes ambientales en los instrumentos de planificación y en sus sistemas productivos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="797C05D8" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_heading=h.6otf40p3agkb" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkStart w:id="30" w:name="_heading=h.6otf40p3agkb" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="00184EE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Estrategia en armonía con la línea estratégica 1 y 2 del PAC 2024 - 2027</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25F936B7" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="280" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00184EE4">
         <w:rPr>
@@ -29762,52 +29685,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Aunar esfuerzos entre autoridades ambientales, territoriales, seguridad y comunidades para cumplir con los deberes de conservación y de protección, buscando la seguridad de los funcionarios y la ciudadanía.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3324CFD1" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_heading=h.drhplb6m3md9" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkStart w:id="31" w:name="_heading=h.drhplb6m3md9" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="31"/>
       <w:r w:rsidRPr="00184EE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Estrategia en armonía con la línea estratégica 3 del PAC 2024 – 2027</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26454178" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -29926,113 +29849,121 @@
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00184EE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Estrategia en armonía con la línea estratégica 1 del PAC 2024 – 2027</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42EE9770" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
+    <w:p w14:paraId="42EE9770" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00DC67D9" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00184EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Al integrar el análisis FODA en el contexto estratégico de CORTOLIMA implica </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...18 lines deleted...]
-    <w:p w14:paraId="34BB0CFF" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00C0348A" w:rsidRDefault="00B270DF">
+        <w:t xml:space="preserve">que cada estrategia FODA debe alinearse con las líneas estratégicas del PAC 2024-2027, asegura que las acciones tomadas sean coherentes con la misión y visión de la corporación, permitiendo una gestión eficaz y sostenible de los recursos naturales </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC67D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>del Tolima.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34BB0CFF" w14:textId="48C1B548" w:rsidR="00CB78AC" w:rsidRPr="00DC67D9" w:rsidRDefault="00B270DF" w:rsidP="00DC67D9">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C0348A">
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC67D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-        <w:t>. GESTION DEL CAMBIO</w:t>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>GESTION DEL CAMBIO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06EE528E" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00A938A0" w:rsidRDefault="00CB78AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FE1C2BC" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -30162,86 +30093,86 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De igual manera se cuenta con una matriz de identificación de peligros y valoración del riesgo que atentan contra la integridad de las personas y la matriz en que se identifican y consideran los aspectos e impactos ambientales que CORTOLIMA genera en el desarrollo de sus actividades.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DE15AFF" w14:textId="12856428" w:rsidR="00CB78AC" w:rsidRDefault="00CB78AC">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_heading=h.flz55cuv98to" w:colFirst="0" w:colLast="0"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="596CB942" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
+      <w:bookmarkStart w:id="32" w:name="_heading=h.flz55cuv98to" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="596CB942" w14:textId="173C520C" w:rsidR="00CB78AC" w:rsidRDefault="00DC67D9">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>11.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B270DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00B270DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>RIESGOS Y OPORTUNIDADES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B0C03E6" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00CB78AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56FE701C" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
@@ -30471,148 +30402,190 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="11D47BC6" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Riesgos de corrupción</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F9D191F" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="1F9D191F" w14:textId="2BBC73E1" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00CB78AC" w:rsidP="00EA0FF8">
+      <w:pPr>
         <w:spacing w:after="280" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184EE4">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="68D98AF5" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="00184EE4" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="280" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00184EE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Su objetivo general es:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB4CAE4" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
+    <w:p w14:paraId="7CB4CAE4" w14:textId="10D18E15" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00184EE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Establecer directrices y lineamientos metodológicos con enfoque preventivo, que permita una adecuada identificación, análisis, valoración, evaluación, monitoreo, revisión, control y seguimiento de los Riesgos de la Corporación con el fin de minimizar y controlar los efectos adversos que generan la materialización de los riesgos y fortalecer la toma de decisiones oportunas para el cumplimiento de las metas y objetivos institucionales en el marco del Modelo Integrado de Planeación y Gestión – MIPG y el Departamento Administrativo de la Función Pública. La responsabilidad en asuntos de identificación, valoración y control de los riesgos    de la Corporación Autónoma Regional del Tolima – CORTOLIMA, está definida a través del esquema de </w:t>
       </w:r>
       <w:r w:rsidRPr="00184EE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>líneas de defensa</w:t>
       </w:r>
       <w:r w:rsidRPr="00184EE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Art. 5 de la Resolución Nro. 1811 de 29 de abril de 2022, y lo establecido en la Guía para la Administración del Riesgo y el diseño de controles en entidades públicas Versión 6.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="52446EA7" w14:textId="7A62E26D" w:rsidR="003909EC" w:rsidRDefault="003909EC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E955D38" w14:textId="1F8341D8" w:rsidR="003909EC" w:rsidRDefault="003909EC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0981C5CD" w14:textId="15D6E340" w:rsidR="003909EC" w:rsidRDefault="003909EC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FD8CB64" w14:textId="77777777" w:rsidR="003909EC" w:rsidRDefault="003909EC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="536F44B9" w14:textId="53A1C49A" w:rsidR="007365E3" w:rsidRPr="007365E3" w:rsidRDefault="007365E3" w:rsidP="007365E3">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc229496973"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc229496973"/>
       <w:r w:rsidRPr="007365E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ilustración </w:t>
       </w:r>
       <w:r w:rsidRPr="007365E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="007365E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Ilustración \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="007365E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -30620,206 +30593,205 @@
       <w:r w:rsidR="00FA0C4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="007365E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007365E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: líneas de defensa</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="3ED890A1" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="00B050"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="45DCB79E" wp14:editId="3F7D1558">
                 <wp:extent cx="5612130" cy="4032739"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2048460025" name="Grupo 2048460025"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5612130" cy="4032739"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="5618500" cy="4037375"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wpg:grpSp>
                         <wpg:cNvPr id="1" name="Grupo 1"/>
                         <wpg:cNvGrpSpPr/>
                         <wpg:grpSpPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5612130" cy="4032725"/>
                             <a:chOff x="0" y="0"/>
                             <a:chExt cx="5612130" cy="4032725"/>
                           </a:xfrm>
                         </wpg:grpSpPr>
                         <wps:wsp>
                           <wps:cNvPr id="2" name="Rectángulo 2"/>
                           <wps:cNvSpPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="5612125" cy="4032725"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="2C859657" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                              <w:p w14:paraId="2C859657" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                                 <w:pPr>
                                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="3" name="Rectángulo redondeado 3"/>
                           <wps:cNvSpPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="5612130" cy="973432"/>
                             </a:xfrm>
                             <a:prstGeom prst="roundRect">
                               <a:avLst>
                                 <a:gd name="adj" fmla="val 10000"/>
                               </a:avLst>
                             </a:prstGeom>
                             <a:solidFill>
                               <a:srgbClr val="4372C3"/>
                             </a:solidFill>
                             <a:ln w="12700" cap="flat" cmpd="sng">
                               <a:solidFill>
                                 <a:schemeClr val="lt1"/>
                               </a:solidFill>
                               <a:prstDash val="solid"/>
                               <a:miter lim="800000"/>
                               <a:headEnd type="none" w="sm" len="sm"/>
                               <a:tailEnd type="none" w="sm" len="sm"/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="4882137A" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                              <w:p w14:paraId="4882137A" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                                 <w:pPr>
                                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="4" name="Cuadro de texto 4"/>
                           <wps:cNvSpPr txBox="1"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="1181991" y="0"/>
                               <a:ext cx="4430138" cy="973432"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="3645EAB3" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                              <w:p w14:paraId="3645EAB3" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                                 <w:pPr>
                                   <w:spacing w:after="0" w:line="215" w:lineRule="auto"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="20"/>
                                   </w:rPr>
                                   <w:t>LINEA ESTRATÉGICA - ALTA DIRECCIÓN</w:t>
                                 </w:r>
                               </w:p>
-                              <w:p w14:paraId="33499DDC" w14:textId="60623FEE" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                              <w:p w14:paraId="33499DDC" w14:textId="60623FEE" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                                 <w:pPr>
                                   <w:spacing w:before="70" w:after="0" w:line="215" w:lineRule="auto"/>
                                   <w:ind w:left="90" w:firstLine="90"/>
                                   <w:jc w:val="both"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="20"/>
                                   </w:rPr>
                                   <w:t xml:space="preserve">Define y aprueba la Política de Administración del Riesgo, en el marco del Comité Institucional de Coordinación de Control Interno, acorde con la cual, atendiendo la periodicidad para el seguimiento a riesgos críticos debe aplicar el monitoreo correspondiente haciendo uso de la información suministrada por las instancias de 2a línea identificadas, con base en lo cual toma acciones necesarias para intervenir situaciones detectadas como incumplimientos, retrasos e incluso posibles actuaciones </w:t>
                                 </w:r>
                                 <w:proofErr w:type="spellStart"/>
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="20"/>
                                   </w:rPr>
                                   <w:t>irregularies</w:t>
                                 </w:r>
                                 <w:proofErr w:type="spellEnd"/>
                                 <w:r>
@@ -30829,743 +30801,761 @@
                                     <w:sz w:val="20"/>
                                   </w:rPr>
                                   <w:t xml:space="preserve">, evitando consecuencias más graves para la entidad. </w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="38100" tIns="38100" rIns="38100" bIns="38100" anchor="t" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="5" name="Rectángulo redondeado 5"/>
                           <wps:cNvSpPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="59565" y="248454"/>
                               <a:ext cx="1122426" cy="476524"/>
                             </a:xfrm>
                             <a:prstGeom prst="roundRect">
                               <a:avLst>
                                 <a:gd name="adj" fmla="val 10000"/>
                               </a:avLst>
                             </a:prstGeom>
                             <a:blipFill rotWithShape="1">
-                              <a:blip r:embed="rId25">
+                              <a:blip r:embed="rId26">
                                 <a:alphaModFix/>
                               </a:blip>
                               <a:stretch>
                                 <a:fillRect l="-40998" r="-40998"/>
                               </a:stretch>
                             </a:blipFill>
                             <a:ln w="12700" cap="flat" cmpd="sng">
                               <a:solidFill>
                                 <a:schemeClr val="lt1"/>
                               </a:solidFill>
                               <a:prstDash val="solid"/>
                               <a:miter lim="800000"/>
                               <a:headEnd type="none" w="sm" len="sm"/>
                               <a:tailEnd type="none" w="sm" len="sm"/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="05FADA00" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                              <w:p w14:paraId="05FADA00" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                                 <w:pPr>
                                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="6" name="Rectángulo redondeado 6"/>
                           <wps:cNvSpPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="0" y="1032998"/>
                               <a:ext cx="5612130" cy="702707"/>
                             </a:xfrm>
                             <a:prstGeom prst="roundRect">
                               <a:avLst>
                                 <a:gd name="adj" fmla="val 10000"/>
                               </a:avLst>
                             </a:prstGeom>
                             <a:solidFill>
                               <a:srgbClr val="43BCB8"/>
                             </a:solidFill>
                             <a:ln w="12700" cap="flat" cmpd="sng">
                               <a:solidFill>
                                 <a:schemeClr val="lt1"/>
                               </a:solidFill>
                               <a:prstDash val="solid"/>
                               <a:miter lim="800000"/>
                               <a:headEnd type="none" w="sm" len="sm"/>
                               <a:tailEnd type="none" w="sm" len="sm"/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="5EF86B2D" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                              <w:p w14:paraId="5EF86B2D" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                                 <w:pPr>
                                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="7" name="Cuadro de texto 7"/>
                           <wps:cNvSpPr txBox="1"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="1181991" y="1032998"/>
                               <a:ext cx="4430138" cy="702707"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="2A0918DD" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                              <w:p w14:paraId="2A0918DD" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                                 <w:pPr>
                                   <w:spacing w:after="0" w:line="215" w:lineRule="auto"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="20"/>
                                   </w:rPr>
                                   <w:t>PRIMERA LINEA DE DEFENSA - COORDINADORES DE PROCESOS Y EQUIPOS DE TRABAJO</w:t>
                                 </w:r>
                               </w:p>
-                              <w:p w14:paraId="3A0BB239" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                              <w:p w14:paraId="3A0BB239" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                                 <w:pPr>
                                   <w:spacing w:before="70" w:after="0" w:line="215" w:lineRule="auto"/>
                                   <w:ind w:left="90" w:firstLine="90"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="20"/>
                                   </w:rPr>
                                   <w:t xml:space="preserve">Todos los servidores tienen una responsabilidad frente a la aplicación efectiva de controles, por lo que se trata de un seguimiento permanente, esto incluye la aplicación de controles de gerencia operativa que corresponde aquellos que son aplicados coordinadores de los procesos. </w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="38100" tIns="38100" rIns="38100" bIns="38100" anchor="t" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="8" name="Rectángulo redondeado 8"/>
                           <wps:cNvSpPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="59565" y="1146089"/>
                               <a:ext cx="1122426" cy="476524"/>
                             </a:xfrm>
                             <a:prstGeom prst="roundRect">
                               <a:avLst>
                                 <a:gd name="adj" fmla="val 10000"/>
                               </a:avLst>
                             </a:prstGeom>
                             <a:blipFill rotWithShape="1">
-                              <a:blip r:embed="rId26">
+                              <a:blip r:embed="rId27">
                                 <a:alphaModFix/>
                               </a:blip>
                               <a:stretch>
                                 <a:fillRect l="-4999" r="-4998"/>
                               </a:stretch>
                             </a:blipFill>
                             <a:ln w="12700" cap="flat" cmpd="sng">
                               <a:solidFill>
                                 <a:schemeClr val="lt1"/>
                               </a:solidFill>
                               <a:prstDash val="solid"/>
                               <a:miter lim="800000"/>
                               <a:headEnd type="none" w="sm" len="sm"/>
                               <a:tailEnd type="none" w="sm" len="sm"/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="219D0AF1" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                              <w:p w14:paraId="219D0AF1" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                                 <w:pPr>
                                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="9" name="Rectángulo redondeado 9"/>
                           <wps:cNvSpPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="0" y="1795271"/>
                               <a:ext cx="5612130" cy="1027500"/>
                             </a:xfrm>
                             <a:prstGeom prst="roundRect">
                               <a:avLst>
                                 <a:gd name="adj" fmla="val 10000"/>
                               </a:avLst>
                             </a:prstGeom>
                             <a:solidFill>
                               <a:srgbClr val="45B363"/>
                             </a:solidFill>
                             <a:ln w="12700" cap="flat" cmpd="sng">
                               <a:solidFill>
                                 <a:schemeClr val="lt1"/>
                               </a:solidFill>
                               <a:prstDash val="solid"/>
                               <a:miter lim="800000"/>
                               <a:headEnd type="none" w="sm" len="sm"/>
                               <a:tailEnd type="none" w="sm" len="sm"/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="05566707" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                              <w:p w14:paraId="05566707" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                                 <w:pPr>
                                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="10" name="Cuadro de texto 10"/>
                           <wps:cNvSpPr txBox="1"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="1181991" y="1795271"/>
                               <a:ext cx="4430138" cy="1027500"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="50428FE6" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                              <w:p w14:paraId="50428FE6" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                                 <w:pPr>
                                   <w:spacing w:after="0" w:line="215" w:lineRule="auto"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="20"/>
                                   </w:rPr>
                                   <w:t xml:space="preserve">SEGUNDA LINEA DE DEFENSA - OFICINA ASESORA DE PLANEACIÓN INSTITUCIONAL Y DIRECCIONAMIENTO ESTRATÉGICO </w:t>
                                 </w:r>
                               </w:p>
-                              <w:p w14:paraId="24974140" w14:textId="744D9DAB" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                              <w:p w14:paraId="24974140" w14:textId="744D9DAB" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                                 <w:pPr>
                                   <w:spacing w:before="70" w:after="0" w:line="215" w:lineRule="auto"/>
                                   <w:ind w:left="90" w:firstLine="90"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="20"/>
                                   </w:rPr>
                                   <w:t xml:space="preserve">Corresponde al seguimiento periódico de todos los riesgos por la Oficina de Planeación, permitiendo que se generen recomendaciones y posibles ajustes a los mapas de riesgos, de manera tal que las instancias de primera línea puedan establecer mejoras a los controles y a los riesgos, así mismo garantizar su aplicación efectiva, lo que implica que se deben incorporar ejercicios de </w:t>
                                 </w:r>
                                 <w:proofErr w:type="spellStart"/>
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="20"/>
                                   </w:rPr>
                                   <w:t>asesoria</w:t>
                                 </w:r>
                                 <w:proofErr w:type="spellEnd"/>
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="20"/>
                                   </w:rPr>
                                   <w:t xml:space="preserve"> y </w:t>
                                 </w:r>
                                 <w:proofErr w:type="spellStart"/>
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="20"/>
                                   </w:rPr>
                                   <w:t>acompalamiento</w:t>
                                 </w:r>
                                 <w:proofErr w:type="spellEnd"/>
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="20"/>
                                   </w:rPr>
-                                  <w:t xml:space="preserve"> a los lideres de los procesos y sus equipos para la mejora de ese tema. </w:t>
+                                  <w:t xml:space="preserve"> a los </w:t>
+                                </w:r>
+                                <w:proofErr w:type="spellStart"/>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="20"/>
+                                  </w:rPr>
+                                  <w:t>lideres</w:t>
+                                </w:r>
+                                <w:proofErr w:type="spellEnd"/>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="20"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve"> de los procesos y sus equipos para la mejora de ese tema. </w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="38100" tIns="38100" rIns="38100" bIns="38100" anchor="t" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="11" name="Rectángulo redondeado 11"/>
                           <wps:cNvSpPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="59565" y="2070759"/>
                               <a:ext cx="1122426" cy="476524"/>
                             </a:xfrm>
                             <a:prstGeom prst="roundRect">
                               <a:avLst>
                                 <a:gd name="adj" fmla="val 10000"/>
                               </a:avLst>
                             </a:prstGeom>
                             <a:blipFill rotWithShape="1">
-                              <a:blip r:embed="rId27">
+                              <a:blip r:embed="rId28">
                                 <a:alphaModFix/>
                               </a:blip>
                               <a:stretch>
                                 <a:fillRect l="-14999" r="-14997"/>
                               </a:stretch>
                             </a:blipFill>
                             <a:ln w="12700" cap="flat" cmpd="sng">
                               <a:solidFill>
                                 <a:schemeClr val="lt1"/>
                               </a:solidFill>
                               <a:prstDash val="solid"/>
                               <a:miter lim="800000"/>
                               <a:headEnd type="none" w="sm" len="sm"/>
                               <a:tailEnd type="none" w="sm" len="sm"/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="26E571C5" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                              <w:p w14:paraId="26E571C5" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                                 <w:pPr>
                                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="12" name="Rectángulo redondeado 12"/>
                           <wps:cNvSpPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="0" y="2882337"/>
                               <a:ext cx="5612130" cy="1148680"/>
                             </a:xfrm>
                             <a:prstGeom prst="roundRect">
                               <a:avLst>
                                 <a:gd name="adj" fmla="val 10000"/>
                               </a:avLst>
                             </a:prstGeom>
                             <a:solidFill>
                               <a:srgbClr val="6FAA47"/>
                             </a:solidFill>
                             <a:ln w="12700" cap="flat" cmpd="sng">
                               <a:solidFill>
                                 <a:schemeClr val="lt1"/>
                               </a:solidFill>
                               <a:prstDash val="solid"/>
                               <a:miter lim="800000"/>
                               <a:headEnd type="none" w="sm" len="sm"/>
                               <a:tailEnd type="none" w="sm" len="sm"/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="7D1472A7" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                              <w:p w14:paraId="7D1472A7" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                                 <w:pPr>
                                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="13" name="Cuadro de texto 13"/>
                           <wps:cNvSpPr txBox="1"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="1181991" y="2882337"/>
                               <a:ext cx="4430138" cy="1148680"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="793C3F9E" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                              <w:p w14:paraId="793C3F9E" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                                 <w:pPr>
                                   <w:spacing w:after="0" w:line="215" w:lineRule="auto"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="20"/>
                                   </w:rPr>
                                   <w:t xml:space="preserve">TERCERA LINEA DE DEFENSA -OFICINA DE CONTROL INTERNO A LA GESTIÓN </w:t>
                                 </w:r>
                               </w:p>
-                              <w:p w14:paraId="176195EC" w14:textId="267B4523" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                              <w:p w14:paraId="176195EC" w14:textId="1FC7E7B2" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                                 <w:pPr>
                                   <w:spacing w:before="70" w:after="0" w:line="215" w:lineRule="auto"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="20"/>
                                   </w:rPr>
-                                  <w:t xml:space="preserve">- Seguimiento y evaluación a través de la auditoría interna para verificar y establecer la efectividad de los controles para evitar la materialización de riesgos. A través del Plan Anual de Auditorias propine esquemas de asesoría y acompañamiento a la entidad, actividades que pueden coordinar con la Oficina Asesora de Planeación Institucional y Direccionamiento Estratégico.  </w:t>
+                                  <w:t xml:space="preserve">- Seguimiento y evaluación a través de la auditoría interna para verificar y establecer la efectividad de los controles para evitar la materialización de riesgos. A través del Plan Anual de Auditorias propone esquemas de asesoría y acompañamiento a la entidad, actividades que pueden coordinar con la Oficina Asesora de Planeación Institucional y Direccionamiento Estratégico.  </w:t>
                                 </w:r>
                               </w:p>
-                              <w:p w14:paraId="15C14C96" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                              <w:p w14:paraId="15C14C96" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                                 <w:pPr>
                                   <w:spacing w:before="70" w:after="0" w:line="215" w:lineRule="auto"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="38100" tIns="38100" rIns="38100" bIns="38100" anchor="ctr" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
                           <wps:cNvPr id="14" name="Rectángulo redondeado 14"/>
                           <wps:cNvSpPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="59565" y="3218415"/>
                               <a:ext cx="1122426" cy="476524"/>
                             </a:xfrm>
                             <a:prstGeom prst="roundRect">
                               <a:avLst>
                                 <a:gd name="adj" fmla="val 10000"/>
                               </a:avLst>
                             </a:prstGeom>
                             <a:blipFill rotWithShape="1">
-                              <a:blip r:embed="rId28">
+                              <a:blip r:embed="rId29">
                                 <a:alphaModFix/>
                               </a:blip>
                               <a:stretch>
                                 <a:fillRect l="-10999" r="-10999"/>
                               </a:stretch>
                             </a:blipFill>
                             <a:ln w="12700" cap="flat" cmpd="sng">
                               <a:solidFill>
                                 <a:schemeClr val="lt1"/>
                               </a:solidFill>
                               <a:prstDash val="solid"/>
                               <a:miter lim="800000"/>
                               <a:headEnd type="none" w="sm" len="sm"/>
                               <a:tailEnd type="none" w="sm" len="sm"/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="31B270C9" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                              <w:p w14:paraId="31B270C9" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                                 <w:pPr>
                                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="45DCB79E" id="Grupo 2048460025" o:spid="_x0000_s1028" style="width:441.9pt;height:317.55pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="56185,40373" o:gfxdata="UEsDBBQABgAIAAAAIQC746FeEwEAAEYCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSS07DMBCG&#10;90jcwfIWJQ5dIISSdEHKEhAqB7CcSeISjy2PCe3tsVMqQdVWYunxfP/DcrncmpFN4ElbrPhtXnAG&#10;qGyrsa/4+/opu+eMgsRWjhah4jsgvqyvr8r1zgGxSCNVfAjBPQhBagAjKbcOMN501hsZ4tH3wkn1&#10;IXsQi6K4E8piAAxZSBq8Lhvo5OcY2Gobx/skDnvOHvd7yari2iQ+zcVJwsNIR4h0btRKhthNTNge&#10;5cp+MuWRnHdo0I5uYvAzDunmb6bfBue5jTvdZeNgLvMS39/rFtir9OFZmlhWtJ4ELGxjVX7ZNvUy&#10;lNmu0wryxtNqpg41zmm39gs9TP8VbyL2BtNBXcy/oP4GAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQD9qTRe3wUAAKIpAAAOAAAAZHJzL2Uyb0RvYy54bWzsWt1u&#10;2zYYvR+wdxB031qU5F/UKZqkCQp0W7Bu2DUtUZYGSdRIOnYeZ8+yF9shJdGS8zPbXYogdS4cUSKp&#10;7+N3vsNDUu/eb4rcuWVCZrycu+St5zqsjHiclcu5+/tvV28mriMVLWOa85LN3Tsm3fdnP/7wbl3N&#10;mM9TnsdMOOiklLN1NXdTparZYCCjlBVUvuUVK/Ew4aKgCkWxHMSCrtF7kQ98zxsN1lzEleARkxJ3&#10;L+uH7pnpP0lYpH5JEsmUk89d2KbMrzC/C/07OHtHZ0tBqzSLGjPoEVYUNCvxUtvVJVXUWYnsXldF&#10;FgkueaLeRrwY8CTJImZ8gDfE2/HmWvBVZXxZztbLyg4ThnZnnI7uNvr59kY4WTx3fS+chCPP84eu&#10;U9ICsboWq4o7nfsYrHW1nKHNtai+VDeiubGsS9r/TSIK/R+eORszzHd2mNlGORFuDkfEJwGiEeFZ&#10;6AX+OJjWgYhSROteuyj9uG05GXrbluNgPNQtB+2LB9o+a44tWLsbX0nfRaL7eB7PMJrom8728Gxn&#10;TOqWj3qGdJFbRMivQ8SXlFbMAE3q6LaIaEfpV6TRP3+Xy1UOONRjZepZCMiZBBoOir+GmY3/jq90&#10;VgmprhkvHH0xdwUMMOlFbz9LVQe8raLfWvKrLM/NQOdl7wbGT98BLlob9ZXaLDY16FtvFjy+g9uy&#10;iq4yvPIzleqGClABoLIGPcxd+deKCuY6+acSoz0lofZAdQuiW1h0C7SMUg7WiZRwnbpwoQwL1cZ+&#10;WCmeZMYxbV5tTGM1wqzB+Q3iHTwUb8FiXsaMxtwJ2sECRL4m9G3qT8dBGBg8WZTfjzxflbHG3zb8&#10;esiWccNRNP7TdZIiR6Ruae4QD3/aTPRosGKuulCRPM9ijRbdjRTLxUUuHDQFEwVj/8L4iMa9annp&#10;rIEEf2yoR4MhyakCfosKxCnLpTGu18RMYMz2nSvDMbsda8MuqUxrA0wH2ng6KzKFaTHPirk70S41&#10;E1WKOHwsY0fdVeDnEjMq0AkLCsCSYf7FhWmuaJb/dz1Y81Ru2HCfcgPgaHPjYkVjwZ2YOQrzGXfC&#10;naRw1OacY5Jr5pSWddoJys6MhEzIdAp2uT8/hmHgkQDCSfPjXknSy48a/V3MH02P1rlDIRBMkIkt&#10;PTaFmh6bQk2PTaGlR6TUiyVHkH2tirqTYYcczTyvaXovchxOhyP0iPj6UF1DM8501gokQnw/9EfN&#10;BDkeDX1TAfnayqs2uu38+H+z5CLPKk2SjuDqj0ylRiBoUGty0g8bLYo5bEeJPqDYa5V7yaNVwUpV&#10;y3bBwKBYM8g0q6TriBkrFgxkKj7F9UtoXqX0Jw6q3tSA1m81nK0EU1GqLxNYqMOhxf2b0JtOkTOw&#10;qLmsm8m2Okav9Uq3/T453aL00IR+jXoHCfZkSo92qB2A0gn+pNQlWM5oHKLuNp97C56xBx0x1hW+&#10;YT73tUlf9ZxfnBt7YU6v2veZITbopwyZu+M2Q3ZVj8FvZ7Y7RvU8mCo97bNXqjyX9rEuHgqE16d9&#10;MK0+SZSGPjpoeJoot9qHEGw4TZq9n5P40eLHr9e5B4uf6XTaaJ9m9tFsfpI+na0eC9JD8/k1Sh+A&#10;5cmMNjm5d0ZjpYeVDBlPh/7YrHsfkT4E0kdv374Y7TM8D0anHR+7G2qjfkoRwBmornNkV/zgSTPD&#10;NWv9o9TPQ9nSUz/7ZctzyZ+tk4eC4fXpH2LPix7Z/EGFPiL2VUC+h7Xg8KSAOts/wXEKiIRWAunL&#10;doF90kDYsbAEv8XpoUn9GkUQ8VuGfyytjzns9CcTPwgM/h6TQSScjCYvRwaNrj58CG3CdM/Hvs8t&#10;IOCi4e9TlkAH2WPhezrInhB+hQ56MF36OmivdHk2HWSdPBQMx+mg6EV/IkDsOehjlGmPDA88Bwt8&#10;MglJ87XMaS9I7wWFRyohHIQ1m0HEXILMTrtB9dnNVglZnB6a1t9YCW2/aEMU9Tdq+BDQxLP5aFF/&#10;adgtm1rbTyvP/gUAAP//AwBQSwMEFAAGAAgAAAAhAFoRDPPWAAAArQIAABkAAABkcnMvX3JlbHMv&#10;ZTJvRG9jLnhtbC5yZWxzvJLBasMwDIbvg72D0X1xkpYyRp1exqDX0T2AsBXHWywb2y3r289slxZK&#10;d8tREvr+D6Tt7tvP4kQpu8AKuqYFQayDcWwVfBzenp5B5IJscA5MCs6UYTc8PmzfacZSl/LkYhaV&#10;wlnBVEp8kTLriTzmJkTiOhlD8lhqmayMqL/QkuzbdiPTJQOGK6bYGwVpb1YgDudYk/9nh3F0ml6D&#10;PnriciNCOl+zKxCTpaLAk3H411w1n9GCvO3QL+PQ33PolnHo7jmsl3FYN5F/byGvnmz4AQAA//8D&#10;AFBLAwQUAAYACAAAACEA4XFyJ9wAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/&#10;YRnBm93E0BJiNqUU9VQEW0G8TZNpEpqdDdltkv57Ry96eTC84b3v5evZdmqkwbeODcSLCBRx6aqW&#10;awMfh5eHFJQPyBV2jsnAlTysi9ubHLPKTfxO4z7USkLYZ2igCaHPtPZlQxb9wvXE4p3cYDHIOdS6&#10;GnCScNvpxyhaaYstS0ODPW0bKs/7izXwOuG0SeLncXc+ba9fh+Xb5y4mY+7v5s0TqEBz+HuGH3xB&#10;h0KYju7ClVedARkSflW8NE1kxtHAKlnGoItc/6cvvgEAAP//AwBQSwMECgAAAAAAAAAhAHfEaGq6&#10;UAAAulAAABQAAABkcnMvbWVkaWEvaW1hZ2U0LnBuZ4lQTkcNChoKAAAADUlIRFIAAAFiAAAAfwgG&#10;AAAA1WPIiwAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAACXBIWXMAACHVAAAh1QEEnLSd&#10;AABQT0lEQVR4Xu1dB3gVxfcNJCGQkA6hBAi9CiJFQEARfqICIkWFv6BYKFIUUZQqVRRQigii0nsz&#10;kP7yUggkgVASOiShhNBFqijSc/73TN6LL2EDCSSQ4N7vO9/u27dldnb27Jk7d2asdNNNN9100003&#10;3XTTTTfddNNNN91000033XTTTTfddNNNN91000033XTTTTfddNNNN91000033XTTTTfddNNNN910&#10;00033XTTTTfddNNNN91000033R6jWQtKCsoJagoaCsoIHAS66aabbrrlsnkIXhcsEfgItgtOCNYK&#10;vhH0EvyfgCRdRKCbbrrpplsOWjXBCsHhMsWc8XSFUihatCgKFCgA2UbcFvwjOCcwCn4WeAp00003&#10;3XTLIXtNcKlF7QqIntoXe34ehCFdWuLV5s/C0dEJBQtamwnZDJLyIIFuuummm245ZLNrlit+J0ZI&#10;2G/Muzi1dBj+WjsGZ1eMhO/XvfBJ11fxQsOn4ObqgkKFCqFYsWLXK1WqNM50rG666aabbjlg9hsm&#10;9fz2yPzB2DXrEyHgEfhDkLzwS2yc1AsH5wzCX77j8HHHF+Dm5k6XBV0UbMzTTTfddNMtp+wv71Hf&#10;7pr5MYLG9RDi/QybpvYRVTwW/qKQd/w4QCnkWf3bo2ABK1TzdDsz4q3mz6ceqZtuuummW47Y5TUj&#10;59IlQTJeMbQLEoSMSb7bZ/TH78uH4/Jvo7H1h36oWc4Da0e8ffXkoi8Czvl84Wg6XDfddNNNt4e1&#10;C6u/WkeylaVSwCTlzVM+wqH5gxUJE+dWjkTEpF44tWT40XMrhs7DgtGFTYfrpptuuun2sHZpzagA&#10;M+FeXDMKxxYNwZ7ZA3Fh1VdpREzIfly+fW5u7qnh1VZWhYKsrIqHWDlWMVo51zXaODYy2Dg2CbZ2&#10;fjHIxrFxsI3Ts4FWLrWNVnYVIqysXGR/dkTRTTfddMvfdmn1yJ6Xf/vqLyHh2xdXj0oh4RKyrpZm&#10;XP5tDC6tG9vKdFi2DVZWBYVk7XysrBx9rRxKGGxcmgfauH4UXMjl52Bb1zCDnXNisJ3rlYDCbreM&#10;hd1xLwQUdk8JLux2I6CQ24VgO7fdwXbOAYG2zhODbF26+9k611tr5ehutLJyILHLdQuYkpBnDEAB&#10;QcHVq1dbR0RE2Mi6TWxsrK0luM30nzX3FeS5+9BNN91y0C6uGd1OyHbR2RUjj51eOgwnRRUnzx+M&#10;31eIKg74DldCf8LfW9bg5un4PiQJ02H3tVVWVkUCrFy8gmycGhpsXd4x2rlOMxRyiQm0db2gRbBa&#10;EKKF0b44fIt6YJ2jwKE41hVxx1o7V6wr5Ap//m+xf5Cd2+1gG5eTwbZuwXKd8f7Wju2FoOsEWNmX&#10;/MXKKstpf1AbPXp0wePHjxc5cOCA+8GDB8scOXKk6uHDh2sLGhw9erSJLFsdOnTodfnvbcGH8n8/&#10;2fapbBssyyEE1+W/QbIcIP/3lPXusuws/70q52jB8yQmJj4r/9eTbbXld3VZr3zy5Mmysl5Slu7x&#10;8fGOsl6YZG9Kmm666ZbXDdeuVfxje2Bo8qLhOLluKi5GLsc/+8Jx4+QB3P77Iv7880+cPn068cKF&#10;C2+LOitmOkzLChisnMsHWjt3MNo6j6FaDbZ1OWGwu7/SvQs2LvAuXx0z6jfB+Oeex7gWrTDuhZb4&#10;qmETjHzqGUxyLYU5tk4I0TrWhEA7l5tBNi7xxkKuS4MKOQ6mmyNUFLMprQ9lVKtChB4kQyHG/8my&#10;qxDix0KcX8v6r0Ke3rIeLcu98vuE/HdJ1q/LvimyRHYhx98WXON5BGfknEmyfa+sb5VlhPz2lfVl&#10;vLZgimwbI78/l+v1knS8nZSU1F62txQ0kPVqQtal9+3bV1RX27rp9hiNRCKo/ve1a++FLF26bvP0&#10;aTe2z5mEI1s24M71q7h69Spffuzduxfy8uLs2bN3hIhP/P3336uElLvLsUVNp7Ki2qQfN8jWdZwo&#10;0BAh35NGUada5JhlWDlgWZsO6Nm7NwZ++ikGDRqEsWPHon+/fvikX39MrPk0ZtoURajWsRow2Lne&#10;NNq5xAfbua41FHL7JMjKrpIp+Vky1gYkH6pInrQXDBaC+0nIzke2bZLfibI8J79vCOk9ENHmBiRN&#10;tyU9/0j6Lsjv47JMkG2xgg2yHiDLlbL8STA2ISGhv+zTWdabiJouT2VvunXd8rNJwbVPTk4uJQ+2&#10;ljzgZvLQ2wrelvV+sm2YYJwUkimybZZsmy+/lwl+k9++sj1QCkaw/A6R9TBBuAlhsi1U9jHKepDs&#10;4y/HrpXfqwRLBHPl/1my/F6W4wXDZX2g7PuBgIXsFfndVFB7//79XseOHXPNTnX7STGqoDt37oy7&#10;devW/hu3bp7b9ePsWzPc3LGgWk38MnQ4ojZFY9OmTZCXEZcvX4a8mNi+fTtESZGgbwshn92zZ09k&#10;dHh4++AiRZ4NKuS8LMDW7bDRzvWqFgk+EEjEXd5BvwED0LdvX3z00Uf4+uuv0bNnT3w5+AtMrvYU&#10;ZmeDiC0hCv1SgJ3L/mBbp0nhVoW9TNlyl0mZKSNlpaOUm6lS1khe8fL7lJS5P2V5S5aaBJifIPdE&#10;pX1VcFHu6bSASnu/LLfI0lswWfCBvMvPnTp16l61Id0eh8lDsZcXtIY8pHbyED+W5XQ+OCm826TQ&#10;Hpf1v2R5XR7oTVm/aSq4t0wP/rb85vKOGfKby5SHQNq5CNP5FXhdXt+UBqaFabohquaapJFVvaOy&#10;jCO5CxbJ/98JPhHieVP2aS7bKrEaZ7r1/G4FL168OFuI+LYgJSXlDvbOmY+vbWwQP30mEg8ewl9/&#10;/QX5D7dv30ZcXJwC12XnNNy8eTNl17ZtN6Nav3bDYF30jqGwe4oW6T0whIiXd38Po0aOxCeffKJU&#10;8fTp0zFw0KeYMH48lpWrit9snLSPzQKY3mA7tztBhdzOBxd0GhVkZeXEzJHn3kDKw3h57rGyvMoy&#10;I0tVNqXMaJLZkwjerwl35Lf5vWF+8GNE0dNH3o+n/4tC5pEYHfwkHSGf4rIsJ2RbXUAlOVAexs+y&#10;ncqUxHXd/ND+C5D7vyX3/Ics90sBpCpfLPhaCuoAWXY8cOBAY0HV+Pj48vS/yb7FJJ+cJO8K0w1g&#10;yt77WoSVlY2flZV9gJWzq8HKvhR9rmHFytWLrPBUHf5n2u2BbPPmzUV8fHxGnj9/XpKUan/u2oON&#10;teogqurTuP77WdPWVKNvmGqYxJvRuO3k2bPYM3kaggoUgZENZyYEFy0BP1dPrKpQA7NLVcD3ds5Y&#10;U8iFSjQ9Gdq5pcj+14PtXK4E2blfCrT3uOTnWPKyt3PpP1e5e/65ysPz3A8lS18s6eGRUrp0aZQp&#10;UwY9PMve+K58lX9WOhW/7l3Y7aavnettQUqAnJvnDy6c/hp3gfsIgtS+qdv8JR0hxb2S9vw6/+TB&#10;vXs1n7+OuyFlPEXK+Dl5B0IEY+S9aC0fsIrkDt21kU3jF40uBMnAupKBrSVz2Zo7UchlnfzeK+t/&#10;Wma+Dm1I/t0RsEFGsu1gtBTKNbI+QwroCMnTnrJ8XZYtBQ1J2IJSZ86ccVhds2Yhg5VDLaONy/PG&#10;Qi6vBdm69pYq/hhjIdf5wbauEQYb1yMhjsWvRtVplGx082xkemzZNiFOu23btvXbu3dvGgv/c+wE&#10;tr36OoJsiuDwN9+TXdV2kix9xGYVrGVUzAmJidj+Xp80IibB+XhWxrzmrTCpVx8M6D8AI/v3x7i6&#10;DTC+iAvm2zoL6bncMti6nDLYuW5f514mem2VuutXNGsVsuD1ziE/9+4dPmPo0KgZX3+97ccpU/b+&#10;NHNm4swZM46NHTs2hf7h4cOHY/KQEb//MOizI991735yYuu2Z75r2OiPqVVrXf7Jo8yf8wo7/bOs&#10;kNOddXauCJS0GC1JWf0W8veqjpUeXphbyBkr5ONAAuf24EKuCC7ijs3vfogDBiOOJCVpPmcd94bw&#10;xglZ0nc+kmVePuR1RdC5SZHRGwUz2p49e1yFLBpLZr0nmCAZR6f9VsEZ2c6qiGYm63gwME8ln68I&#10;jgt2Sj6HyHKlkPXMvRujJoYUL7cx2Mb1MH2XgrsauQw2LthYufatjbXq/vL3gsElsXp00ezEyJKE&#10;b9y40Ss6OvqPS5cuKSK9/sc57P5ASNTaAREVa+LaydNqO+3atWvKH0wizszOX7iAWP8ARFSqiWBb&#10;FxgFQcW9MOXd9zHg44/x6aBB+Pzzz/Fhz54YNmDAnQn1G14ZW9B+o3exUt+v+d+rM5YMHrJ44U8/&#10;eS9YsGDL/KVLTy9euvT6ipUrsXTpUsyfPx+//vorfvrpJ/zwww+YNWuWWue2efPmYfHixVi6bFnK&#10;0uXLby5asOCvOdN/OD9r2PBzU9/tcW5isxd+/75kmbMzbYv+s9DWKUXUskpbsEd5LGn6Ir75v24Y&#10;+VZXjH3uBXzr4oGfbB2h9jHldbCsRzRsjl2zfsYh+dBoPU8d94eUebo16PbbKgJlnuATKfNNnyAX&#10;34MZYxslUzpIBk0RhEpmMayGVe0notEhvyLx0KHb0Z26ItjGOR35KgVnVmuyDHEsiehnm19KGPjm&#10;hjNrvjKcWz58/qWVwzsjYrRyV3AMiEurRlRIWTWsOFa/mc4VIkTcZf/+/Sd27typlGyK4NDXE2F0&#10;9BA17Ix9Az4z0WuqnThxAr///rvp1912/fp1RG3dip1DRkj1XkiM6aSilDQub/UqhgoB9/jgA3w+&#10;eDAGDBiAZxs0uN66fv0l3/TtP2/p/PlGIdH9i5cs+WvFihVYsmSJIttJkybhxx9/VETs6+uLiIgI&#10;bNy4ER/IebjcKtdjA2JISAjWrVunCHnatGmYOnWqWl+5ahVIzAvmzPnrlwkTLk/v3ef81Geb3pni&#10;4IpFNepiRu+PMLBXb7zTowe+HDIEn3/8CUa/1QWj3EtiipCxv4mMmdfBopRDSldC7KhxOHL0qOZz&#10;05F1kJSFZ1iz3i/wEVIeLGWsihSl/4ZKpn9Sbvw1IeBlUiVmLONF+X1dlv+phoe8jn1rfRHs7KGq&#10;x4oMZLmhytOIerqxqM1Ugua2jTXrY8tL/0s59vOnKWeWDbt1ac3IM3/H+oy+6Dd16PHFQ3aeWTrk&#10;9B+rRx0/t2JY1OXVo0deP3fkNSGwHhcvXjwjBJZCAqWd9QtCiFtpGOScIe6lcC4sQm2n3bx5E1Jj&#10;UkstI5HvS4hH0pZtiChbLVUN88NBkMSkeu9XpQ5m9Bxwsfdr7Re7uLj83qpVqxRRtZeFgP9etmzZ&#10;HRIwSXfYsGFK5ZJkz507p3zSf//9t1LkouBVxMZbb70F+Yjg1q1bCryHf/75RzUo8n/mn5+fHyZP&#10;nqxAIhekLFm8+PbiefNT5n09AQNq1MRLTZtiqFyPJNynTx/07dcPA/v3x0+Nm+M366KKgNPuQ8C8&#10;CXYsge3ysVFkfPjwXc9NR/Yh3MPa4d+yThfGCkFzKVZPVscTNrQxmkFulL15vhfy/d2cATryMORF&#10;3/LhR8pNoBSZkNuON7vhQnSM6lmm/JeK5Iph+ysdcWDcMJxcMRrnVo3CzZMHcCFoBk4tGIzTS4bh&#10;D44Twa7Jq0fiapwfzp//AxHrwxWZ0dVwIXoTgu3lfHJOg7UzNjdtietCgjT+zzA1kmJmdu78ecRt&#10;2YLYlm0kvUXTk5ep8c1g6xoeYO9cd/ny5bXmz5+/QcjXTJCKgEeOHIng4OB7uj5oJOOBAweqD0NW&#10;TMo8fvnlF6WuFy5cCF6XpD9n/nw0a9YM1StUwMRhw/Fp/wGY2eNDeJetkvah04TkucGqCLaPGq/O&#10;rfnsdDwUhKNui0LezNo63RbyGAua6Cz/2a5duxxE/teUwvK+wCjQ3Q35CUlJOLhzF9bXqp+qMEm6&#10;QpRGIV5V7TcRg8HGGRHlqmP7u71xLPw3nA/6ATcvnMKVHUE45z8Nf0Ytw7WESPwZPEMR8WXvcbi2&#10;dTU2+S7Frt27cTQhETF9+iO4fA0EligP3yJOSJw8DXdMjXKnT5+GvAyprKZhbMDbvHkT9kqVPbBA&#10;4fRpYziYrVuyKMkvl/Xt6yqk+54Q4QkhY+XTnTlzpuqUsXLlSkWwWTGmifvTVaJlJHKqZ7Nxf0aE&#10;eHt7q2uRlEnITAPxw4QJmNziJcyoXR/ehYSALdKfKWSfkGJlsXvuQt1NkYsQMqZSjhG8d+zYsUoc&#10;a8NEb3nf2KdcboLdKycIdma8OR35CMePY+cPM2F0LplKxBlBVUwVW9ARmxo+j51Tf8SJIwdw+eJ5&#10;/P3XFVy9dA43rv0j5HQL1+IjU4mYynjlcEStmIXLly4LLuF4fDz2GYyI+2UOYkaNwdHYHfjjjz+U&#10;Tzg2NlaRrZbRJbBDlOneZSuxoUL11A+FiawYMhbqVf1EdJtOX2zw8XlGiHe0kPAlkt+iRYswZcoU&#10;pYbnzp2rXBH0/9K9kBUj0WopZ7opmG9Mu9l2y8fm559/VqTPzigxMTFYsGCBuqYi4xX8KCzBtK7d&#10;8J1LCRVSl450MwFVc3iV2jgQEqpHUzwCCJdtEGHZV9RyBRPV5U2TMldIpPwrSUlJcyThB+l3yXgz&#10;OvIfDu7eg6g2HREiam29WxlsLFsVUZVqI1JUcGSVpxHhVQMR5WshqnZDbOvYFXt/+AkJIWFIPnYM&#10;J06exKlTp3DmzBmcPXEUZ7YE4JTPFOz65Qvs3xmLO3fuDkO7deeO8rVevHhRERp9tRcuXDD9m94O&#10;JR3B3vD1iGnyQrrqPBsZ19dqgN0rVp6Wewg3GAzRS5Ys+YfERxIcNWoUNmzYkKZeeQ3+R5dBZtfK&#10;ih04cEA14pGQ6bdmV+zffvsNW7ZsUb/NdlLyhS4KukQUGfPjIOma/kEvTHEqDp+skDE/hNaO8mw6&#10;4eAePc74EYGNe0FUyFJLK2SivrxjkrDaQrzLJZHsvcYeYlo3oSMfgp0njCtWYuSrbfGWkyvaFnFA&#10;ewdHdC3iiAFFXTHBwQ2LnUog0KmUELUnIivXxrYOXbFj0BDsWbgUhxMP4rCp+nxg/z78nnwIEUE+&#10;2BIVhbMWylHLWK2nb5hqNaOxur9FyHR7py4wCAlToZOglBtF0rF35RoV7rZt2zblSiDx0R3xxRdf&#10;YMeOHXc1/LFBjvdqqWazaiR0qQmqSIvk5GS1jWlnWB4b77huaeb/GJ1hVsbLSMaSvmnd38Xswi73&#10;HDgoDbxnyfvd8xbiSLLuongUEK6jwPxDlLF/YmJiXRMFPl6jG0IS9o0kiP3CdQX8hECeqSKxNWvW&#10;oEmTJihcuDCsCxZEAan4WKKgwFpgI3CyKoDqBazxmrUdvrQugkUupRDZqAV2tnsDeyZMxqGdu3Dt&#10;+nVFQlSHB7+bjmXFPLH4tY4Im78QSUKCVJIZjftSpZLszEZXhXeAPxInTUVwkVQ3CYkp1V3igh0T&#10;v8eREycVOZpJmGT3zTffwGg03kWMZuP2zP67l/E67NxBRZ1VXzONqn/27NkqjWYynjfnV0yq3yjL&#10;XaX54Ylq1wlHzpzWfJY6cgfCdylCxmdlvaeJDh+9sSFOEvKcgGM46GFnTxgY2/vee+/BxsYG8rgf&#10;GPaCKvYOaFO+IgZ4lscCqXrHrY/AsWPHEDdmAvwciiG8fDVsadse22f9jFBjiIrJZUQC/cNUk+bQ&#10;Mfpvr1y5otwcoWHhOB21CeEly6fzC1MZb2jaEoeEGHkfkZGRSgWT5OgPHj16tCK/nDASNkmX7gfG&#10;Do8bN07dl9bHJDPjOTZv3qxcFCRxlU75aMwYPgIz7YSILe4tM6j4Yo9ySIzZojfcPT54S22qupT5&#10;RxeDLErJSxTAWCHhqxoJ0pGPQSXM+NcWLVpwqnpNcn1Y2BeyQ62nnkLLylXxXuVq+GHEV/D39VWN&#10;WAcPHlTRCCQ3+nAZTsbtbPCiO4Hb6KY4EbMVkbXqIchSNYoaNhSwx45JU1TjldTSVCcMqmEqTvqF&#10;6a99EMWrZfw4sCGRURBffvml8g3zI5EdIqbx4/L9998rN4VSxZJehrZNafYi/K3l/kxqP1Pwvq2L&#10;Im7ct0iSvNN6rjpyF1LW2DkkVspvO4pUKee5Z4wHFvXbUi7MXijXMiZGR/4G/aP0Vz4lJCmPOx0c&#10;HBxgb2+fK+TMc7q4uKBmzZp4+eWXVa81qkuGeIWFhalYYzb40T1BVXzzzyvY8+FHMNikjxdWvmHn&#10;koiP2KiImMdJmVXkRrXJ84p4MNHfgxtVOmsM7ElHnzB76TEqgnl49uzZdI1yWTF+GNauXat64pmJ&#10;eMHiRfjxy6HwzhAqmBlIxJGt2uKwHj3xWCFkzMGGRgghq1HzcsXkAm/JxTjgjmYidORPUAVTibJD&#10;A0cSk0edhkKFCqFEiRIoXrw43N3d1bJYsWJqu+V+OQ2e38PDQ5Fz8+bNlZvk59mzcSpuJ5K+/wEh&#10;rqXSuSTMZBRRv2nqWAxCSKJM0nyvVJvdunVTxB4eHo7169crZU23AEk+q+RJN8l3332H1q1bo1at&#10;WmjXrp2KDaYypk9dq2HO0thAxy7RrHUwrpggCbOzB8mcaSUWLlqEn2bMwLpSlbJIxI4Ir/iUHj2R&#10;N3BZsFBqRx5SlnPWhIQHCC4KdH/wEwa6Aji2btGiHLPnXzLk7ypVqihSLFiwoIK1tXUaOZcrVw6u&#10;rq655sKwBK9b2dEJK0uVQ6hL6bQ45vRkZK9CuY6wep6BiOkffuONN5SbIzo6Wrk52EmEEQ4kz6wS&#10;MTuXdO/eHc7Ozuq+mT8MhyMJMx/v55bg/7welTPPZQY/EBxUKI2IpTbwy9x5CKhVT4g4C35iG2eE&#10;uJdF4tZtekxx3sBN4cpQKRNlpPw+vEnZ4RxYHKHohsbFdORjUAnTF/vaa6/dRXwkmYoVKyoCzPif&#10;JUhI5cuXR6lSpVCkSJFcJeU2Be3uIl9LKCJu2zmViOX+SLSrVq1K8xFzNg1GNzys0Rc8dOhQ9OvX&#10;T83OwRhk+obNY2Zk16igAwMD07km5s2fp9wTYfWayD1njYiNjiWRKApfJ+K8A3nHNh49etRFyu+D&#10;GwOWExIS3pETUmprXkhH/gWr6K1atdIkPboFSpYsqfmfFkjYdFmQkKmSGe5ma2ubY8RczKqAGqv3&#10;XrG1BmsHbHz+ZRw+kkpEdLf4+PgoNUwf8fjx49W6ZRjcwxiJ14ysKuoUUcT/JB/HX/EJuHE+teMI&#10;46E5WhsJ2EzEv86ZgwBfX6yvUS9LRGywdkJY2Wo4KLWAjM9Zx+OFkHGcqONaUo6zb1I+bOQE/yeF&#10;+YrWyXXkX0ihUC98gwYNNImSIWt16tTJkh/Y0dER9erVU77cypUrw8vLC5UqVVJVdvqb6VNmQxxJ&#10;Wev4rMBFSPhLGweEaRCQJTjmRWipSkjcFqvuk4qf6tUyGoHha1Svj8v+PnQY29t3wqZnm2Nf30/w&#10;u48/Ivz88LO5u7OA4XYLJc1x/gEIdS+XRSIuig0Nn1fPNuPz1vF4IRzK8SqMSUlJ1aQ8Z89ETjeW&#10;EyRqnVhH/gXjXNnST9KUx6wJNzc35ZbQ+i8jGjVqpHqq0cdM9O/fH71798aHH36I999/H7169VLr&#10;b7/9Njp06IC2bdsqFc5OItWqVVOqm75okj5VNUHSZoQG1XWz5s0xvHINBDIiQoOA0sHODYaCDtg9&#10;f1Fa9ZxdjtkpxayKOb4E/a/ZjWzIKTsbYEBgocKqoZFRHuvLVYNPkxfwW9+PsWLOXCyTNNJXHCof&#10;kNghI+Xj4nRPd4yC6b63DfhMjQ2S8ZnrePyQDyTnwzTKelV5b7Jm0dHR7C23iUye8YQ68i+oEIcM&#10;GaJUqjzmTEGfr52dneZ/liBZknQ548WECRMUgRBsvCLZmcEBdrjkdvpBGSLHmS3YiYHxs+ztxnA1&#10;Rm0QY8aMUdtYXZ8r+6/9ajR8X2iNwLJVU0mJ/tBMyInEtenNbjhscd8cQpMkTEVMdcwecFxqNazR&#10;TcBOIJmNe5xdY6McVbl5NLZTy1bLR6VwWnpVo2NhIVK3Mgh4qgFW9uoHb/lw7N28GWFlqqj7sbw/&#10;LajokaIe2O8XgCPyobV85jryDoSMOW0Zp2vKWjSFHPSz7KyT8BMExgiTNO/nIqBbgkSs9V9GPPvs&#10;s6rRigOpm6v/DwqSpCXS/c9tomiXyTVWTJsO7w/7CGnVTyVlDvRjQcqKlNw9U0kpOTnt/tkRhKqY&#10;5zP7i9mAZxlqZjAY8Omnn6oohpzq9EHlzU4pnHp//4F4HJv1K4Ks7dMRqYIiZBKzC8KqPI3Il9sr&#10;n/d91bCAyjqi0fM4fPJkumeuI++BZCzc+qO8P/c22amlKGHOmKF5Ih35C1TBDNXq0qXLfRvOSNLs&#10;zEF/r9b/lqA7ga6HwYMHq+nk0xFnLoPjMSxbtRLLf52D3wYMhF+DpgjyKA+DY+pQnQYbR0TUbYzE&#10;2Li0Dg70nbLrtDreRPSMeJgxY4aKrmDPOMbyctS3rBgb/NgjLquEzVjlQZ99jlnPcZS4e7tZlErO&#10;QtdmBROBx42fqLsl8hFEGQ/OdMp/9pyTAruM3fW0DtaRB0GiySRcibGtVGMvvfSSJplagpEO7du3&#10;V50VOEW81j6WYGcGqke6Eeh6sCTKRwn6VJetXIGVU6fB+90P4d+wGYJUld4R0R3fQsLWran5Ix8k&#10;5gndDvQZk4ypjOfMmaOmKOKYxPxoZTUEjS4Hji+Rle7MVMV0eezetRt+bV6/LxFnBxz6c32dZ5HA&#10;cSYyPH8deRfCs+cFL8q7dLcJAT8raphTr2serCPvIOHAAWyV6nbcshXYPWc+9q7xRnzYejWjBoed&#10;3CMqb7OQ0OjuPVDR+t7uiLJly6puuqyq9+zZ874D/bBBjXO20S3BcRbM7gRW/e8F836EFqk+DJRK&#10;JinPn4/VI77Cujf+DwF16mNTtx5IiP43tpZky15wdEOQiM1pYyMefdfstszedoysuFeDHjuCsIOI&#10;2feb0aiU2QsvISFB9eIj+c+aPRtr5EORlYF8sgIO9sMu3btm/6p3bc5nMEVSrJSikn5ePNlQUP4M&#10;0DpIR97DQXnBY6OiETJnHvwGfg5jy9aIbPQColq2QWy/T7Hxi2EInzAR66rVxSxRhwNs7FGjgLUa&#10;upKPm2BPuYYNG2LixImKHElMNWrUSEe6WmB4GqvybGzjoDoBAQFKebPqb+4+bAluCw0NVftwX8b2&#10;cvAdy15vZqLOSLDZhSJkri9ejJXfTYH3gE8Q/m5P7FuzNt3IZOzYwcHazYMCEfRzs5sxGxQJ/iZh&#10;s4cexyimWja7IjiwO2sQZiI2uyroi2cXZt4f74nnoNpmQ+WyFcvhX7dxzhGxvTu2fT5UfVwsy4aO&#10;/AERvpcpfuWd+tdkQ135U+89l49w+NAhNcLYDiFkv7nzsGbAQARUrY1Ql5IwupRGROU6WO/JiShd&#10;EGRfHGudS+FbIeUGBWzU+MGvvPKKUoEkIZLit99+e9/YYUZKcH+OhsZBdXh9S8jHXBMZ9yMRMrSM&#10;52FUAxvT2LvM7DbICWJWhMxGRLlHn7FfY/svc3BEagtp+ScERsVKhcwPBI8xX5fuFsbz8jfdF/Ql&#10;m8GIDy47d+6sagT8IM2aNUuFBZLIeaz5HObzcblmzWoYqtfNOSIu4o6odp1xQGpClg2TOvIHDh06&#10;xBHb1sl79a/JH0Mz7qgjb4NEQmyOicHKVauwfP4CLF+4CKvGjlfKiy8qG3LYSr/95deROGIsDLaO&#10;CC7uhTlDR2A5jyFhCVFQDZNYpCjcExzshmMqaKUnp0CSZrdhKmiOnsb0Eea0mok2O6AaXSqqNPDb&#10;SdgbGpYuvM0MknJUVJRS7MwPy+uqc5jW+R8/XOw+zXXCvE/GfflhYW2AHxy6jMIq18xSJERWoeKR&#10;C7ti01vdkbApRj7OqWVC3dPhu+9RR96CiJLbx44dqyjvlpWVKAJ7US1rtXbUkTdBlRkXF6eq1unU&#10;41JZkpAXLMSq8d/At2UbBHpVh8GhOAyFXEQx18GqCd+mVuHlGJIIyYKkUrVqVU3yNYOxxZwAk9Vv&#10;rTTlBhjtQNcAR0rjiGVMqxZJZhVLly/Dqmk/YMuGjUiUPNS6JkFSZv6ycY8uF7NLhSOlaYH/MX10&#10;ZdAdQ7cHozHSSDEpCQlbtiKkdMUcJWIz2GjHD+/mbu9jn/daJO7Y8e+1deRpSBlPneFDFEhpeWj6&#10;bMv5BHzB+bKTPEnCWoSznNsZzSBY+e1krO3SDT5tOmDFzFlCRsvVsf7+/orgSDhspGKPOjPpaoGR&#10;EtxXK02PAvz4cBxgujFIjLyH7BKy2l/ImMRJgte6jhZIarw+CZouGUtQwXM7PxpaxyokJ2O/wQij&#10;q2euEDGhwt5sU2fr2NT1HexZvBRHjukui7wOKVe/yntoYyUrz4hEPqO1k468BfpTqbyyTEAk5CVL&#10;sGzhQiwTpUwXBudsY9WfJEKC4RTv7Bl3r84ebNhjox6jBbTS9ahB/zLzgsNH0n2RrlagAf7HfdiI&#10;RiInCZNYtc6dK5A83rNyNYz2xXNHEZtIWCljwl7U8bsf4MipU9rp0ZFnIOUwfM+ePa7sxNFbfujT&#10;HuVhUG2xmmxWgVpkkxnMpE1fJQmI6s2y2sp442hRxt8/2wwf2rugcUFblLAqqCYFNRMxBwGi8uO+&#10;lul63GDDH+e3o7Kn31Yrb0jA/I8EzGE/tQiY+XFPRfuQSDp5Art++lUNV/nARKzI1lWdg7OT0D8c&#10;4lYG4VXrYOMLrRHT/UPEjhiDnTN/xt6Vq5AQFZ1pjLmOvAMpw/tkWY5EvER+3Mq4g468A5KomVC1&#10;yCYzkISooElAJBtFwElyTvbCMqnbQ3E7sG/5KoSULY8gedkNgsDCxbCkWFl8ae2Al2zsMH3c1ziR&#10;h7vQkkSp8Bl5YVbHZrDRjwra8uNjCfY8pKuCrhoSu9Y+D4skybu4UeMRnMU56Ei4JFvOvMEG11DP&#10;yoho1Byb3/4AsXKePUuWI379BhzcvQeHElM/rIflA6MgeZF2r5ncs468A3ojRBzUpGtit6gdvTdd&#10;HgSJgURyv6q3JcwExIYtzkbBl5Jxx/u3bMHOhUuwZchX2Ni+s4o5DvOqhl2ipEKcSiLCq4aq3vLl&#10;j6zZAAdHfy1VXBdsqFgTh6I3a0Ya5EXQZUEXBEmZajnj/8wP1gpIwPxImfOWS/qeM9YYcgQnTmBL&#10;/0HKbWCUj5yxaAmEuJQWRVsWoSXLI6xMZYRXexobm7fCpi7vYtuQEdj1yzwcCA5J7aTDc1h8PHU8&#10;Ubgi5a0TificvPA6Eecx0BXAVvjsDKhjJmuSNxv1zOeKi4xC+OKlMI7/BsFfjoChT38Y3u2JoHad&#10;EPjiywho2Bz+dRrCX8ggoGItBHpWQWCxMghy8kB0hy6iuh6hPzUHkFnjGVUz/eMkacv8MoNkzEgU&#10;1iAyHvtQEALdt9obUR3eUvkZ07MvYoePxq4fZ2Oftw8SNm3Gof0HUjudcAS1RxiZouOx47qU1XF0&#10;Tfyp8aeOxwgqYTaqZSSKe8GsghkLSyLKeE5WWQ8KucdLNX3Prl0qAmFbTAy2RG9CdLARG9b5YP3C&#10;xQj98ScEj/8WgaLKfHr1RuyCxfna10h1y48SaweWHTcy5p8Z/PBxP7oztM73QKDCljzkxKZ0Hyii&#10;pbrVfbj/eUj5vCVEvIZEfFJXxHkHbExi7CqJNatETGLhjMDsJUbi0TrvPSHHHJLrKqIW1bhPqvR7&#10;du/Gjrg4JFCpaR2TT8D8YLgf8ykrecr/mZ+sjfCDqHVOHTpyCiKaOE7xdromovhDaycdjx5Ubtkl&#10;YfpE03Ug0JEG5gldEmyQu5cStoQ5/xkep+epjtwE2+dEESdzqvzpUthuau2k49GCZJpZGJYWuB9J&#10;mESjdT4d/4I+4+yQMcH8ZeOf1vl06MgpSNk8z3Em3hBVrE8S+pjBajCJIiuNc2bFRtJ+nL3d8hvY&#10;CMcuydn50HF/3UWhI7cgJJwi5eu8VUJCQnXZcDzjDjoeHVj9ZSNbViMkzCTMCACt8+nIHPSjZ7Vj&#10;DPehguZQnlTUWufToeNhIPxLIk6mIi4hinhbxh10PDqwhT67So0NUFrn0nF/cMxgcz5mzNuM4D4c&#10;aCg7Y1Po0JFVsH1OhFgsp84vLF/7NVo76ch9qC7GpgY6LSLICO6XV/zCHHuCSpGdI6jO6U9lNZ7T&#10;9ue17tCWYBoZopZVfzH3Y8Od1rl06HgYCBFzqv3UcYllgz4e8WMC3RJUw1khBZIw3ReczkfrXLkF&#10;kipJl42JVIZU8DExMWreOs7q4eDgoAaNJzj1UqtWrTB69GhFzDyW96h13scFpodpy44riB8/hhZq&#10;nU+HjgeFCBkGSkxWRCwvSyPZcDvjTjpyHxy71jydDrFw4UI1u4MlOFsEwXUSwqP0V5J4OeMxh8Hk&#10;mMSFCxdG9erV4ejomG6ENkvYWBdEcWcHeBRzV9MqqYHR8xgZMw+zGkVBIuZ+VP15WenryH8QRcwB&#10;1z6Q90beHKCQvCg7Mu6k48FA0pEMTgdWhwmqKkvMnz8fgwYNwpAhQxRpcUlwcs5hw4YpjBgxQmHk&#10;yJFqfIRHMRwlCYfKlxOFmicUdXZ2ViSsNaUSibd+1TJoVssL77euj/CJPfH+S/Vhb2er5ncjGWtd&#10;53GCxEqSJbQI2BIkYnaNzmsfFB35GyIILsj7/Jy8Q6kmBez/5A99FLYcAP237B3HMR8IrnMENYIt&#10;8OZJNrnkPGeTJk1SU9lPnjxZrROcQ86Mb775RoHr7PFFAjGDVWyC0QAMZSNI+Frpyg5I9lOnTk0j&#10;YY5JzIlDtcYtLlLIBr1eaYhfB3XGjpkf4+Lqr3DFezQ2TOqFTs/Vgpurq1Lyj3J2j6yAH0KmK6tE&#10;zEgVjgGida7/Kliz0D9ODw55V49J/lWR9yjVpIA5igrarbWzjuzBPGAPX17CrLruB/P+BP2XZphd&#10;EwTJgOFXHBCd4PgSBAmF4DpJWStd2QEVcceOHdPIloTs6emZjoArlHDFqG6tsPzLLggY+y58Rr2D&#10;s8uH49zKkQpxPw4QZdwL5TxLKTWZ16r1/DDwOTHvtcjXEtyHz4JjdGid678I5gXHgn6UrrInDZJ3&#10;u44fP+4p79O/JgphlPypq+KHBBUCVenGjRvTSFbr5c4JmM9PMMyKERg5oYi1iLi0EHG9yqXxcbvG&#10;6NCkJnyFeP9YOQKX1ozCsYVfKgV8ftVXCP36A1wQIt4hRBz9XS8M+eKLHElTToP3yAHjs/p8SMRs&#10;pNQ6V54F3Vgc0S1TZH/wIdYkWKOjKOAYJ/yttZ+O+0PyLlwEgYsiYLMJgdQWhtanTcpB0H3Al9hM&#10;lhlf7ocFz0kFTTWck35YkhT9w1Is0vB0zWo49utA/PPbKPy9biwu/zYal4g1o/H78hHY/8unuCzr&#10;VMbJQsz+o7rjrN8UHOZg9BrXyAsgsWaHiPlx1TrP4wY//qkuAhEBcTux39sHcd9MRswHHyGqdXts&#10;aPQC1j/VAOtr1VeIaNAUkS+1xebuH2D7V+Owd9lKJGzegsOHDqaeS0PlcjtVMMsayxzzhDUwlnHL&#10;yQfMyHi8Dk0slxqsLfnX0gpIBk4RltYHAcpBcIByjnPLgpuTZMxzUZXQ95yTipOuFUZvZJxQtLCd&#10;HT7t+Dxip/dVJGyJcytGYPPY93B87ueInvKRIuK/hLBPRa8TIs674+tu27YtXxMxZ+mIj4jA7gWL&#10;EdOrP9bXaQhjUQ8E2zilwtYldVYQhfQzgajZQDglP6dwsnFU6+GVn8KmN7ph5/SZamD6xLgdaaRM&#10;smV5y5hfdJkxAoVtFSRqCgI2UGdMq467IVw7msR7lwlpsKfdLq2DdDw4zA145ungLQtydmE+noWf&#10;4W85qT4YK8wIjZIlS6YjYUuM6dYKf3oLAa8ZlUbEF4WIYwZ3wa7JfUz/fYULPpNwdJ+8yEfybshX&#10;viTio0eRuHU7ds+djy29hXxrPJNKqIWcUwnWTLYPApIzZ2qRc4WVq4boN7tj57QZiN+wUX2g12TS&#10;uMltVMlst2DnlxwfXP8JhXBtZ3mntE3+7Ca4rHWgjgcHVSu717I6Z67aZRcs8CTz3CjsdEewUU0r&#10;PM0Sq4b9H66sHaOI+K/lw3BlxXBcXv0VLpOARQVz/YLvJJzYGpznq6jZdU1wElet8zwqHJIP5c5p&#10;PyKqbWeElK6oSDPTCUlJqibVa7B1FjilgzpW/tM8ljCRcohrGUQ+3wqbZv+KNd7eaaRrCeYPI4So&#10;ioU7NNOuIz0OHTp0U/KqkrxT2iZ/OslOv2kdrOPhQGJil2A2cmSXjLk/j2Nhz63GL5I7Q+mKFy+e&#10;RrzWVgXgKqhoZY16gt2Te+OKz1jVSHd51QhcXToE1xZ+jusLP8X5sHk4sWM9ju7djiP0N2pcIy8h&#10;3zTWJScjIWYLojt2RahH+VSCzYSAgwuJorVxQpiHFzY3a4Xd7/ZCwtBRODxxCo5MnoYjk6bg4Kjx&#10;2NtrALa0bIv1XlXkXDyGc+plOJ8QcZBbWazt0h2r58zB/ImTsHbadGzZukUNVMUQTNb0WCb10L7s&#10;QXh2d0REhI0i3cxMqqiVZWddFecCSMYM+aGCyCoJkISpVlnYc1tlHjt5Eh+92haDSpfHzMq1sMy5&#10;BLxFOQXKix9YyA2h7qUQ26oJkr96D3/M+Rznlw7DuYVf4mDfjtjY7AVs/eRz7F26Aof5YrJFPo+q&#10;YoavBQUFZYuIH0v4mqRz76o1CPEUBVxYm4CD7dyVyg0pXg57PuiHP4LDcOPcOdz662/c/uca7ly/&#10;gTs3b/6LGzdw+9o13Pr7b9y8eAmXtsrHfeR4bKhaRwjZMdXFISTs37A5VvzwI5YtXYYZb3bFOJfi&#10;GOvihqAJ36qoC5ZjIq/XfPIiJM9Gmej23iY7vyasfUUyWp9KKRfAwss4TL7kWmTAbQTjhunS0DpH&#10;ToLp2ekXgOBGL6SpIUOxcgis+rS86FKFtSCAYCFkKihVtS1aXE37HmyT2jCkfIzWRRFapgpivxqL&#10;g7t25ckXlQSSnQ4ddAk9atV3WD5kexYuUQRr1HAjKFIu6oENFZ9C0vSZuHn5Mh7Gbl29ipNr1iKs&#10;ZWusHjYSSxYvwS+Dv8AETy+MsS6Mb2wd8WshJ/gWcUXc2G9w6KAeQ/wgkLJ3LSkpqZqJau9tDKuQ&#10;AyYJGeszeOQi2GBkHgbTTApc8sX39/d/NCqML3x4BIw16ykCTnvZqYQr1ERA+Zrpt98PJGQBVVpU&#10;+zdwcHfe6uJMfzjznQSbFSKmGuaIbY/yg0IS3uu9DqFlq6iPW/r8TXVBhJeujAOfDcX102dMVPrg&#10;dvv2bZwTFR23Ywd+k/K4YtlyzBQV/E1hR0wTAl5YyBkBpo9xauOgE+ImTNIMddNxbyQmJm7TClvL&#10;1Hbv3l1GyNhb62Q6cg4cXIe9vPjSkxzYoMcW+kcVBnQ4ORkbBgyCgcrX8oWXFy5IVHFAldowavkQ&#10;MwOJ2L44gkpVEjXnif3+gXlq1mIRFyqkkASbkXQzgkTNZ8IIFRK41vlyA/FR0Vj/9LPK35sxf0nM&#10;GyrXwon5i5V74V6WIgR7/fezuLI/Hld278WVvfvxz/ETuH3teur/KSm4dOmSKoP82FAAsKbABuFo&#10;IePA51vBX0j/rjRI2Qjzqo79Pr6pHUc07kHH3RA+vSOYLFlfwESzWbPk5OQKcmCIsLjuoshFsNpL&#10;FwR7LXHMCMlzzf1yHEIuu6M3IahcNXnBM5AtVa2DBwwupTWrxpnCdFxAjbowupbGvjXeeeplZeNS&#10;VtUw9+GHMbcaSDVx7Bi2fzlCahUatRBRw2ElvHBq+SrcuXVLkamW0Td8erU39vYZgG0vt8fmpi2x&#10;ufEL2PxcC2z9XxvseudDHFu8VJU7Q3CwImDeJ8sfP1QXLlzATTn/xejNWO9VTWo3d3+IuS2qXac8&#10;3Wknr4HuXqlZtTXRa/ZMCuHTQgwHtE6s4yFAcjp+PA2H2QAi2x9ltAHV8MZR4xBU0EERaLqXjb/N&#10;sNyuBcv9ZEnF5P9MYxhLVsT+QEOOKGK6BkiIJA/GPJMwtPa7F/iBy+7A8Ow0o3Wu3MLhg4lY/0wj&#10;5X7ImM9BBRywt/fH91TCf+7Zhy0tWwthl5OaSTHl40+DPJdg66Lwb9AM3jNmYKUQ8NLZsxEZHY1T&#10;p07h6tWryk1BpUxLETKm8mYjHtsGLNMSbCvnKuKOfd5rdVWcRUj5iz9+/LibiVqzb3KSOvIinJcT&#10;6co4OzicuiSJkGAPJSTggDEEcRO/R0yPXtjYug02NHtBIfLlNqrbKX1vB4KMOCz78pjc9E0e2L0H&#10;wfWawmidoQrMRrdi8iIXKZZ+uxbk5TY4lUSQe9l/lTOJuFYDhJSrioRNWR/MniF0DIuia8ZoNCrS&#10;XLdunVJrVG1mcmQvrweZqYQhaNlRw8QjnSpJPsb7DcEIdiiu/OyW+UwSDSxgh4tRmxVJatnVpGRE&#10;1q5/N4mbPo5BpSpg9WdfYOnKVZj/zbeYVb4qfNxL468D8Wnkm9EYaRFVt5GmmySoQGHE9O6nfNqa&#10;96MjDeROeZeHmCj1we3YsWMNEhIS9okS0cn4fjCR5+FDouK2bMWexcuw+f96IKxs1VR1QeKzL471&#10;nlUQJYQVXbcJouo0RlSN+oioUFPUTHmEV6qJGKlC7lm2Aonbtud8w4i8PLFSfQ12K51e9XKdLy3d&#10;FfcjYr7ggqVVnoK3s8mFYdrmV+85hD/dGIk7stbgSJ/4bFFnM2fOTCPBjITJ3yRSxrFqnSMz8GPG&#10;hk+SeVbUsPk6jJPNzQ9hRiSdOokd02akdj3mc7DIa4O1IyLK18SN8xdMFHm3JU378W43As8jH1bf&#10;Zq2wYsaPWD51Opb9rw18Cpues7UDtrZsq8LaMrPd7/fRJGKjtTPC6jdC4i59ZLr7QXjz2MWLF51N&#10;dPrgJs+jgFQN/ycn3KaT8X0gL+9BIaCdP85CZOu2MFLhWLwgfMk2VK6NmOdaIaZJS01savi82oc+&#10;wahXO2DXz3NxKAdDqJJOnMDGz4cppZTu5ZLfwY6icL2qpyfojOB/gtUlK+AHzwrwNbXuK+VVogL8&#10;Je0RT8tLuv3+Q3PSZcAOK2PHjlWNaGYSZviemRjNoErOrs+WJM8olKyQMMH9GM3yqEPWkk6dQtz4&#10;SQguaIrntchvEnFUnUa4/c8/qeyoYfu/GIYgm6LpjlPnkWfi2+JlrOvwFvzleakoGNP5DSIKIuRZ&#10;3/zziuksd9uBQUOFiDUabOmeqFAF+yL0ef3ugxtSxoeZqDRnTF6CZwUGObE+xZIWRGkmxsYhpkdP&#10;GN08U6uJGV4q/g6Tqj9jQDdWr4dIUcWRtRoiul5TIeEX0xNy/WZYX6YKQj0rYdugL3IsHCwx+SiC&#10;m7ZMHx7FdMoLFyhKPcjDK1XhWqbbtA+Vsq97GSyTfeaVKIdVVFem/wyi9AOrPa0iJ0JcS2P70K9w&#10;JPmYZhrMYEMl57rj1FEkQhIuiZN+YPO8fgRb9Okf1jrHvUDiZuQDO3FkRRVzH4a4aZ0rVyEfR35w&#10;+UzuUsTyXNhj7tqJUyZ6vNtOrVwDo5NHuuPSwGdJWJyX16Ai3v/x5/ds/It7421tRWzjgqBKVbAr&#10;wEfSr7sn7oF9UrP6dxD4nDKeVLBa44L/eRzctRuRL7eHUTWUZCBgM7idIFkV9UCIYwkYi5ZAiFTv&#10;15etqtSwJRlvlt+hQnzBst+2wUPVC6t17SwjORlxoWEqPC3tQ2Hnrvy8gaKO/EXJBlasBYNzqXTq&#10;yZx2duIIlPT6SHr8ZV3dJ0f4kn0DqtUVRVw+VVkLQuRjFDd+4l1pUAMCJaXOBv3TT7Pwww8/pPmB&#10;ScScGooEbR71i+T5MJ1b6GKgwmXUBM9tVtgZSZiKnH5qpkvrPLmKo0eREB2NED6XDOGEzOPAgkVw&#10;etVaEz3ebXRbMFIiqKD9XcdrgbHe2159DddPnTad4W5j+Nv6coycsPhgE3zeQsQB9epgV6CvpF8n&#10;4swggmLQfbs0P6jFxsbaS2EdLxe6nvHC/1XwZd/Sa0CqH9iSvEzgNv7H6mBag4oisdTGFKoOtV0I&#10;Lrruc/+SceMWoqC9lCoyunriQIhUBR+ipTrp2DFs9V6LIAdRTyaVZI79Nah0CkT18ncqsaavzlqm&#10;2/I3j/GvzfhXDjRjOi/hUAxRbV5H/MZIHDku6jgxHmdD5+J88CwYfVdj1OgxmapUMwmTPLPjkmBj&#10;nlZDG58RSZZhgma1bSZkrtP18VhI2Ax5Nhuat/q3fFiA+br15Xa4ce68iSbTGxvcbl+9ihOLliKi&#10;Qg0E2QghW6pgLgXs/Wh0LYH4ISNSO4Rk0lDHqIn9Az5Xqvmu8lwo9bn6t3sR+yLXa9+LDpalUCHh&#10;wibazB0jy0vB/kgueE6W/3lXRUJkFELLVfm34Jshv/lCRNVtgj0f9MWON9/G9radVRdVAwlYEFaq&#10;Ina92wuxr7+JPe/3wfry1aVq74lwIcNQt7KpfmYhOoO8FJs6vY3DDHvTSENWkXDkMIwv/A+GIkK6&#10;pjSmS7N5mxCwwa0MAqo+LWq5BgyihJkO8zGKaOWlDHcvjdhmDXCg71s4/kVXJHZ7GRs8Jd2yr9pP&#10;KSpXxPZ6D3/4TlUDB+3zm4ehw4Zjzpw5aaRLRcoxkTmzNSdYpbti+vTpqhGPStU85i0Jlch4XyRR&#10;ThlldkGwswyjMejmyLgvwcHNSci8PocXfVQdaTKFfGC3fTUmVYFqPBMq3YPjvlWEm1mkA+3m5T/x&#10;R6ARB74cibjOXRHTsjViX+uMff0G4vTy1fds9KPdvnEDJ5eskOdsQeSW6ZAyG1CtKoJ7y7PWG+vu&#10;gpTDFBEOe5OTk0uZ6DL3LSkpqZG8FMFy8WtaifpPQJTM7jnzFUlpFdoQl5LY3aO3VC/tU1uqW7VB&#10;XKf/UyonqKAj4jp0EdKtqBpbQqU6nzhiDEKcSqpQpsia9ZW7IvKpZxUhh1eug4MP4CtNB6kG7w4L&#10;R/jrbyBIrsOOG2yky5SUhRiChYQDy1ZV7gu6NQzuZeV+3RFRqixOjOqBK5zBY9Vw/Ll0KC4v+RIX&#10;Z/SD/zN1sLREeayuXAsRb3fE3tnDsW3eaIT9NBLfjR6Kzz77TE3bTx8xZ7H++OOP0a1bNzUDdJ06&#10;dVChQoW0Kfw5rX/t2rXVDNccq8PyfkjKVMEcVY0kbFa5XNK9wc4KVMhahEylzammOJB/xv8eB/av&#10;D0Nw1eqpH68Mz4JlieSYMGwUriYdNdFmzhnJ/frZczg+fxHCy1ZW17O8vgLHGynuCd9WjbB5xuQ8&#10;P9Le44BwYbKUtXapDPkILT4+vry8DF8Ljmol7InHyRPYNe3H1Cp8hoLLwsyQtB2iZBmUr357lMe+&#10;vp8qNUyf3q6331ekptwXonoSho9GKGNzRTVHPtVQNdpF1W6k/MlhFWvh4N6HJGLBISGuTe/3RoBb&#10;aQTxI1CSqKBcEQZR44qU+SJakoH8ZhoDZZ8N73TB7jdewrER76hB4a+s+Qpn5n+OyKmDETB5MPwn&#10;for+ndvjjRYt8darr6LrGx3QqX07vPjii3imfn1UrFgR5cuXVzOCkGzt7e3VktP3u7i4pG2X4pUO&#10;nEevWbNminQ5khpVMBvXzJERZhI2g7+5nY19PIaEq6Wm8woOSdo2jR+FQA/5OGp9FGVbsL07Ytu/&#10;idOr1+LGhYuZuheyY3euX8f5iI3Y02cAjI6srd1dlpVLwrkk/J6rh+BeXZEQuy1HOuw8SRACPihl&#10;8i3J0oJSXh+9yUtRWAr4q5KIAK0EPtE4Lop4wSKlWO8qvHyZHIphZ7f3EeJaSvmCQ6W6v6/Px/Ki&#10;CfmKwtnx1rtC0KzmO2PLi69gxxvdVTVUqWmnUkLK5VRjnkEUc7Qo6cPJDzkNkbw8e5Ysh9GdkR2p&#10;ZGugq0TSZXArq6Imgkzq18BxcHlfpv24f8RLrXB6yVe4uHIkLq8epYg4aFwPdGxUA/Vr1cBTtWqh&#10;WtUqKFu2HIoVK4aiRYvC2tr6LlLNDCRbkrC7u7ucoyyKFCly1z4cP5lRFBxWlDNEZCTgjDD/z04i&#10;JOQDBw5o583jBiNv9u7G+o/elw+jRUcZC6S6hFyxvkxVxHXpjpMLl+KfY8eRcudOKqtmwzgc5u8+&#10;AdjTq5989BvAKIIg3cfXDLmeQT7a/s0bIqBrW+zy81Y1K817+I9C+E/o79DrUj4fr0kVs6AkqERS&#10;UlIvSdDJjAl9ksEBvMOrPKVZiEmqbH3e99FARD/TWMi1BPb26q98geGlK2Fbm45S9S+O2HZvYOtL&#10;ryklbFZD6qUzvXhGl1LYHxCUI91K9wUEIsyzAsJsheyZTl7PBOUHpl+a4024lkEwO3hUfRp+8uKv&#10;ql4Xiwa8hajv+yDyu97wG/0u3mn1DDzdHVGgQHqyfFgULFgQhQsXVmRcqlSptO3cxg4gjD+2JNms&#10;gPvSfcGQNq18ySs4sCkKxh5vIqBSpdSyQFiUKXPZoB8+rLgXNtaoi7g3uyH5x59xIWozrp06jdtX&#10;/1GNbhwAiOCAP9f/+AOXtsfhxIIl2C01osjaDaUMVjR1ida+DmOGg0qUhV/LxvBp0xTbF/4KTjiq&#10;le7/KoSE9yUkJDTMtQiJBzUh4rKJiYmrZHlb8OR3AhEls334aBgKFNEu0PKbLdabm7TA/v6fIXnW&#10;r4p09/b5BEcmTVOqONxTXjqNQVYUEcv2rX1l35Mnta+fTSSJqo42BOOlIkXxfkE7jBG1PdPWCfPk&#10;OkulWrpI8LP8Hm3jgM7yf02rAihiawsnDXfBo4Crqyvq1q2r3Ba9e/dWKliLaDMDCdgMNtJp5Ulm&#10;oCsjnTvjEbk2ErZugeGDN+HfoA4M/Diy1qRVtiyg2h2sHdRHPsSltAiAqmrwnvVeVRGqQuNS44cz&#10;i+5RMF0jtcbmjoBaNeHboSX8OrbCjpWLdSVsASHf2wcPHgy8a3r8vGaS2JeEiENkeVYK8xMdXXE4&#10;MREx7/dRylUp2IwFXKAaYZxKYV+vAaJC3BDT7CVsZgSDVtA89+dLIefjLLsHc7hBiVEC5by8NIkv&#10;N1GgQAHlfrAVYif4W2s/LVSvXh2jRo3CvHnzNAk3I8zkSxXM2U7YqKeVF5lCPrAHDEbs+vEnxIev&#10;x6F92R/n4oEh12bD7MbxwxHQ+WUE1qgOg5uULQeqVykfmRHpg8JMwGyvcCmBoPKV4NeqCfw6vwRj&#10;727Y5bcuR2pjTwJMXHZcav8Tzp49W1TKZt43JlQS/rZgtZDy6Yw39SSBI2htHzEa4TWeMTXApSdk&#10;EnR4yYrKTREk6nnbKx2xqckLst2icYQvg+zHKXLYVXj7yDFq0CC+mFrXfFCcOHECPXv2zBYRPijo&#10;ZmCDnLlRjgqXDXIEVa6Dg0OW08F9X331VRVtwYY4LQImzCTM0DSOUZGdWGQzks6cQUzPvjAUdEBY&#10;laewdeDn2Ltyteq8k9PPIzMcknTHrliCwI8/gG+bFgioUwtB5SrA4F7aRMqpBJptYjaTOZW2KG6D&#10;a0kElfESBVwD/i82gu/rLyK499vYNG2i3jBnAVHAl4XL1gkJt5bymP9MEu8hN9JZyHiurD+xPmQq&#10;471r1mLrx59jvRBpCHvRCbES7Ea8sXxN7OvZDwYrO+zu0gOb6jVCMBUx1bKtM0IcimND4xaqJ91+&#10;P//01eIcRLKoGzZ2VapUSZPwcgIeHh6oX78+atasqSYnZcMdfbwkZv5P8jU3zHFfkmzGc2iBx5Up&#10;UwYdO3ZUDXfmnnlmAjZHSjDU7WFC00jE2z75XNVkSHj8sIZVegqb3+6BXbPnpNZSSFC57K7gMKk+&#10;y5Zg1fjRWDvgQ/h2bA3/5g3gX78OAmpUSyXmYqVhcPRQpEpy1QTvQQSCoWhx1fgW5OmFwKpVEfBM&#10;Hfg3awC/l5sqF8S6D7pg9dBB2CIq+PADDDv6pELexRgh4r7yUfeUcpi/TarExeSmGgrGy40lWd7o&#10;EwN5OVmNjQ8Ph78o5DkvtsacF14S/A8LOr2FFQM+xS/NXsQKUViLenyAua91wtz2nTGnXQcs6d0X&#10;e0LDcSheQwXTP8fqYQ6BERgLlixBqbJlNAkvu7AVkq0qpNu1ezdMmT4dfoGBKva3rJDmvSInSMyM&#10;jiBZlyxdGgVtbTX3ywi6OBhv/M4776jOIMuFkFesWYOIyEjsiT+AQ8w/jfvOKpLO/4HtXwxPdSmZ&#10;lKRSoEJmoZ6VsfH51tjx/fTUGksu+k4ZomdW+MvnzcXqmT9g068zsX5wP/h3bg3fl5qoxjS/Fo2F&#10;UBvCv3E9BDR4GgH1zRDCbiBk2+gZ+DcVwn2hkXI7+L70HHxeFfIV9Wvo2RU+Qwdi1XffYsWvP2Pp&#10;okUIX78+14RAfoGQboqIx6OCwaKCq+W5BrmHNQCF5OtSXB70e4JYueEnzocsDw5GUZ1LSRJSsBUW&#10;L8ZyTtezeBGWccQx+W3GEtlvzapVSMxEhXAgneg330bUG91yBm+mLn1avIw2hYtCSpgm4WWGgoKS&#10;VgXwQgFbfFa0GBY+0xjBbToguG0HGNt2hLFdJ6lKP4tFHl5oX6mK6pihdR4zHJ2c8HnNOphUuz6q&#10;lSmLAiblfD/Q18zY5LHvvodIuZ/NXboL3hX0eCBskmONXd6Boft7MEitRsvnn+YSEBUaXqkWdnz7&#10;nRr+NKer8CRCTvFkdsOQjBk3feTQIfkAxCNh5w7sDvRFzI/fIWxwXwS920n5df3at4Bv2+Yq0sHn&#10;1edkvRl8X3sefh1aIeD/2iGkbw9ETRiB2OULsX9zFA4eOIBQoxFLWSZN12FkyqMeiS4vQfjpouT/&#10;BHmPvbI131x+NYa+HT16tLHc9FwhZHYM+VPWb8lXKF9HXJCIGbdKtWYJduNlg1NGsGuvesk0zkVs&#10;bPY/GAoWTSWAHARJJVTIZZWdCwbb2KNNQTvUL2CDagWs4WVVEFVlWVvwnBBuO/mvr+zzva0jVpp8&#10;4GEkJ/P56N9mKz/PSwKzL6bGYw6R5ZyKNdCyfEU429unuSesChRAUSHoFp5lsaJ0JYSyCs2QKefS&#10;GFq9NioUKw47Ub5q3/uAqrpnk6YwMuyO1zanKZsIlGO/sS2KEYJfC2kMA5kBasp7GyeEla+KuG8m&#10;I3FbbKpK5nN7SEXJXoGWJMx1zfA7pf6PpdbGEhOQuDMO8du3YH9MNPZvikL8ti1IiN3+b89MKvgM&#10;Kt58LcvrZTfKJD/DxDd/CfeckHeXndQ8pFz9N00ygrHIXSRT5ssXaQszRbbdMGdWfgPHO+CYCgM/&#10;/RQDB36Kvv3646O+H+HDnh8KeqF37z7o1bs3Pv7kE0XS95rBeWPzl8DxabXIICdBYiUxcz3INNQl&#10;443DBYp0MwOJTEjMr8mL8H+mCQxOpdS4GZtFXRqdSsr/co4SFTCzfhO8XNITXk7OeKaYB8ZUqg4D&#10;R6IjeVqcK1QI2cejAvp5VUZNZ1c4FCmsScCER9GieK9aTQTXaYQwuWaIi2fqx4BpskxjFhAkx0ws&#10;5IhRgrlZIGJLcID28Mq1sW3IMCREb3ooIpayr7pomyc8JUHm5njJvB7bDXgdM+nfSxg8KRCu4RAN&#10;B+X+gwUfsaYuZUo3GgBrUccVJVPekIwaJ+TMqItdgr8yZmReBlXxqjVr0LFTZ7R//XW80qZtGtq0&#10;bYf2HTqiQ8dO+ODDnojetOmeswY/KiJ+YJhIz7dFa3j37Iu1b/eA/1MN1cwTJFnOTLKhUm2EC7ly&#10;mqXpZStjRckKCOVxmREmt4vCXlqqIvqW9kI9j5LpXBw21taoKyQ9umQ5GORc0fWeQ1SdZxHuVQ1h&#10;JSqqeFri3/NZnDsTPAwRKyXu6IENzV/Evt/WPpSrgiGGJF6SIkFCzu4sJdkFB1cyD0FK8ANwL3GQ&#10;nyHckizE6yvL0bJslW9C0R6XrV692lpUQGkh5kaCTpJpo4SQfxPEC/L8cJwcerFTp05o2rSpQpMm&#10;TRQaN26MRo0aqSXDseTeNI83I88TsRl2qbN1+DZribU9PoT3B30QWK4aQp1LYfNzrVSPQk5CqUg2&#10;MwLOCCE4zhK9wL0MPvOsgFqlSqFIUQe8Vbos5rmUQqiQbexrb6qu5utLV4ZBSDRG8mu9Z2VE12+q&#10;xu0gIaddV+saJjwIETOigvHgGxo2x45J3+PA+oiHmuaKH2S6IMyESHXKSBCSs9b+OQV5t9TIdWb3&#10;BMmf8whyu9b++Q3CF0eFeFfI/QyUvGwl+exFfjFRjW7ZsePHjxdh9UEysgLJWTK3p2TsLMEmwQXZ&#10;nmd8yyzABKuYU6dOVQPfMFSrRIkSKF26tBpxjD5jkrXW8ZbIN0RMCJnRLWAQ4vRr8JyavHLd628i&#10;tJQXop95DsFF7p4o877g/oIg++JY6uaJGWWrwIdjYfBaoprDy9dUgxZxdDg100ilpxBUsRaCazeE&#10;8bmWos7rwb9WfbVPOjdIBmSXiDnOdFj5GkLAU5GwdZsKYdR6ftkBy4xlIx2XVMP3qjHlFDiIvvm6&#10;/AhQIdPFprVvPgB9vptkOVGWbYQ3Kgk/FPtPNL49TqNLY//+/VUk4zsfPXp0jGT6b5L5e+X3n0LY&#10;d8yQh8IlQ1PuCdPDzDEwflfOq8CXjaOIae2nhdTGOodUEnmMkOp3yv1gyIjCrinrXu2QsmLCtyl+&#10;deqlsHHLYOd2934PCluXlMDSleUar6ese61zyrrWr6X4tGyT4tu0ZYpfvSYp/jWeTgn0qpIS6OGV&#10;cr/rBsi5vrVxSBklmGPrpPZPR74kfgH3DXYtlbJ10JcpifsPpBw6fFizDD0IhChSFi9enCKEmCJk&#10;mCKqLUXKtea+OQ0RNylr165NETWsrs00REZGcjZizf0fN0zv8h1JNxv4Two4+NhwWbbYt2+f7m7I&#10;SyYFuZA8KE95QIxhbifk/KE8qOHyEL8TsJPJGtkeJMS9QbbHyHqc7L9b1vfIOok8Ddz2KCBpTIet&#10;w0btiercbU9k5+6PFRFvdtu9oVOXnZlhY6euOzd27r4z8q0M4H/v99kZMGf+rtU9+xwJffGV01Fy&#10;rrv2e1Dwmp26pYLrJsR0eTcuWhDTNWuIFkR2fUfwblzEc/9LDCzsfsuSiOVDcz3I2iUpstWrcQkR&#10;EXFHkpLiWF4eBlL+uNxOyLPevmHDhu2//fbbdm9vb7UMCwtT28375DZiYmK2rVmzZqtcWyEwMHCr&#10;XH9LTkPue3MWsUn23ygIlXVfwSLBFMGXgq4iaJoISpped92eBGO1RR5q4TNnzjjIg3eSdRdLSEF1&#10;5vbcRHx8vCO/5ulw9mzRs0CegNQ87O+FU/fAGaPRYfkPPz2z8pdfOh+JjXXW2icnIekp/KAIL1W5&#10;tSjiSyRgg53rzWA79/3+BVxn+ts4PXtU/mc5yQlERETweoXyCqS8cWlrCb4XGbc9DEzns84GCphe&#10;Ud100+2/ZIE2rk0DbVxOGWxcDxptnScarJ1b+FlZ2Zv+1k033XTTLbctwsrZJaiga9cAW+f6PlZW&#10;jqbNuummm266PUpbbWWlhzfppptuuummm2666aabbrrppptuuummm2666aabbrrppptuuummm266&#10;6aabbrrppptuuummm2666aabbrrppptuuummm2666aabbrrplj/Nyur/AS4jhG3qZFLYAAAAAElF&#10;TkSuQmCCUEsDBAoAAAAAAAAAIQBBRbAyjiQAAI4kAAAUAAAAZHJzL21lZGlhL2ltYWdlMi5qcGf/&#10;2P/gABBKRklGAAEBAQDcANwAAP/bAEMAAgEBAQEBAgEBAQICAgICBAMCAgICBQQEAwQGBQYGBgUG&#10;BgYHCQgGBwkHBgYICwgJCgoKCgoGCAsMCwoMCQoKCv/bAEMBAgICAgICBQMDBQoHBgcKCgoKCgoK&#10;CgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCv/AABEIAHIBKQMBIgAC&#10;EQEDEQH/xAAfAAABBQEBAQEBAQAAAAAAAAAAAQIDBAUGBwgJCgv/xAC1EAACAQMDAgQDBQUEBAAA&#10;AX0BAgMABBEFEiExQQYTUWEHInEUMoGRoQgjQrHBFVLR8CQzYnKCCQoWFxgZGiUmJygpKjQ1Njc4&#10;OTpDREVGR0hJSlNUVVZXWFlaY2RlZmdoaWpzdHV2d3h5eoOEhYaHiImKkpOUlZaXmJmaoqOkpaan&#10;qKmqsrO0tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna4eLj5OXm5+jp6vHy8/T19vf4+fr/xAAfAQAD&#10;AQEBAQEBAQEBAAAAAAAAAQIDBAUGBwgJCgv/xAC1EQACAQIEBAMEBwUEBAABAncAAQIDEQQFITEG&#10;EkFRB2FxEyIygQgUQpGhscEJIzNS8BVictEKFiQ04SXxFxgZGiYnKCkqNTY3ODk6Q0RFRkdISUpT&#10;VFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqCg4SFhoeIiYqSk5SVlpeYmZqio6Slpqeoqaqys7S1tre4&#10;ubrCw8TFxsfIycrS09TV1tfY2dri4+Tl5ufo6ery8/T19vf4+fr/2gAMAwEAAhEDEQA/AP3Eooor&#10;+dz6AKKKKACiijNABRTd5Jwop2aACikDA0tABRRRQAUUUUAFFFFABRRmjNABRRRnPSgAoopskixr&#10;uagB1BOBVG81e3gH+tFUZvELlelaxo1JLYy9rS5uVs2jKgGc1G15Ah+Zq5q41yUf8tWGarS62T96&#10;StoYSpIh4imnudYLmAjO/wD8epwuYNuQRXi3xz+M+q/C7w3a63penR3UlzdNCY5nOAoXOa6jwp4y&#10;HiTwrpviIxeS19aRzmPdnbuXOK9KpkGMp4KOKkvdlovU8ejxFltbMp4KD9+KTat3PQUu42707zd3&#10;3a5FNfdBzM1WIPEU/dq8yWDqHsfWKUtbnVZorDt/EoD+XL9cVpQ38Ei7sispUalPdFwqU57MtUUi&#10;sG6UuR61kahRRRQAUUUUAFFFFABQx4ppfBwRUckwK7e9DtHcCRn44NRtdIoLE+1ZPiPU7a0sJIpd&#10;YSzYrxNIw+Q+vWvDPiD498TWV+1vpnxG+1xsx+W2TaUH+fevj+IuLsHw/S5p+96NXPUy/Kq2YS5V&#10;ofQwv4GG0Ou4+9PWSPG4k18l2fjbxjY3v2638QXXmf3mmJz+B612Xhv9o/xhpYWLW7ZL6Mf8Bb/6&#10;9fJ5b4uZHipctdOPm9UepiOFcdT1hZn0IJ16AdelPDA15z4W/aH8Ea+4hvpWsZv7s64H4Gu7s7qC&#10;7T7RBIro3Ksp61+kZbnWW5tT58LNSXkfP4jCYjC1OWrFplyiqr6rZxyNHLOqleozQdYsB1uF/wC+&#10;hXsqjVl0ZzlqiqZ1rTgNxvU/76pr67piDm7X/vqq+r4j+V/cVysvZx1pquDVNvEGkqvzXkf/AH1X&#10;yr+2z+3v+0B+zR8S9P8AB3wq/ZM1b4gabqGmi5bVtHuPlgk3spiYbT0xnPcGujD5bjMRU5Yx189C&#10;T628xadXg/7Ff7T/AMQ/2ifhjceOPi/8G774f6hDqsltDo+pTbpJI0APm9BgHNexXfi/QrSA3E+o&#10;IqIuWbPSorZfiqMnGUHoEby0RrYA6n9aMiuStvi94NvkzY3zTN5xRY40yzEe1aw8X6CqZF+tZxwm&#10;Jl8MX9xpOlUp6SVi/eXot+lZF9rMrDHSqV/4m06aRvKuQ1Zl3qsEx/dPu7fnXdRy7EWu4s4cRUcF&#10;sebfth/GLwJ8I/hBdeLPiH4+k8P28cirZ3cOS8k3ZNo5bPoOa+QPgz/wXI+C9lqC+CfiRb6wbXzg&#10;tnrrW/yqucYcbi2PfHHcV7j/AMFBfhD4L/al+H9v8JdZhme7hulurS6glKi2b7rE8EE4PQ9favic&#10;f8EbNAm8Sx6JH8X72RHSQtcLpa7YCpHyt8/fPGOD619ZluIwkcveGq2d3vbVejOjA8Fxx1ZY+o5K&#10;VrWvo100P1K8IfETw18QvC9n408H6zDqGm6hbrNaXUEm5ZFIz2q1earFbqzzTqir97c2K/JX9kL9&#10;sD4wfsn/ABM8QfsI6PCPEUNp4ikg0/WrV/NSyUrkkDPyjBGRnhs19AeMLr4j+LpZtQ8X+Or02ywt&#10;5vmTlY0X1GCOmK+0yHgGWcR9qppR+Z+PcecbQ4Pxzwri5P5H1d8Xbr4aeMdEh0jxZ46tLGK3uPNE&#10;32pAQxG3ByRxiug8KeKPBtrodloeh+KLO4trG3jht2S6RvlCgAk55zX5m+K7A+KrttNsdRkvbRl8&#10;tVm3Kz5GGPPc14r468IfEz4XXclrqGsX1rbtM32WRb5lEqjkcZz0Ptg5Ffq2D8H6eY4OOGlirJO6&#10;TWlz82yPxOweOzCddUeWo7JtPVpH7cxatHcQ+bburL93crZwazPGHxEtfBGivrFzYz3LL8sMNuhy&#10;7dhX40fC39rH9oP4O3y3Hgb4s6lHCbjfJY3Vz9ohfHOGRz+HBBxnrX2J+y3/AMFZ7PxTrNr4F/aM&#10;8P2+mSXXyWviC1J8hmzwJUbmPPY8jPpXzme+COb5LbEU0q0I6tLe3ofpNDi2nmWHlShL2cmrJvp5&#10;n1H8MdN+KXjjxYnxE8ba9cabaRtm10u3OPMXsCOMD1J5Nez2mpsTtR/92uP0bWLHU9Oh1PSLuO4t&#10;Zl3QzQtuVlIzkH3rWs9SHl7w3HSvxbiCNfFYi0qahy6KKVrW7+Z9Pw9Qp5Xh9arm3rKUn1fbsvI7&#10;XTdXf5Q5rWhuFnG5K8/PivSNMP8Ap+rW8K/3pJQua6Tw5rcF4PNgm3QsuUZOc5718ji8DXoR5pRa&#10;XofV4XMMPiJckJJvyZ0FFNjII3Zp1eaeiFFFFABTZZdgyKcCSOaqahcx21tJdTuqRxqS7N0GKipO&#10;NOHPJ2RUY80rDNV1ey0m0a81CVY415ZmYACvIPiF+0kwaTTvBsWdrYN1J/Qd65T4wfFfUvG+qSaX&#10;p87R6bbttRVb/WY6k+3aud8OaGt3cJNcQFo+qwr95uew7ivwjibj7HZljngMrdo3s5f5H2mV5FRw&#10;+HWIxfrb8hur6x4p8URyaxq1zdXEe4CRsHAYn8sVnSHy28on5gtdjrfiex0O+Ww0a3HmBlPkphom&#10;Y+3972rS8J/ArxP4mEniHWwLSGbMqxBfmY/Tt7V8BieHcwzTE8lCcqs/tdUj3qOYYfB0+epFRXT/&#10;AIY8+QhRkmlZwAWzmvQIf2e/GOo6kxhtI7W13YXzXyx966fwl+zJFp9/HfeItSWaNW3GGMfe9qnA&#10;+HfEmKxPI6TS2beiKrcRZdTp8yld9Ejnvgv8HJfEtzH4s8S2zJZI2beFv+WvufaveLaBbaJY4o1V&#10;YlxtXoAO1OsbW1srVbW2hVEVQqhRwBUg+SNgPQ1/SfC/DeF4dwKoU9ZO3M/M/OsyzCtmGIc5bdEc&#10;X4yjI12QqP4d2PXjNYdi17eWK3Bn27s8eldB4zPl683H/LFf5Vi6SoGnRqp9f51+3ZbGMsHDToji&#10;j8JF/Z9z/wA/cn6U06dckYa8k/Cr46cUV6HLHsNMorp0gGDdSGpFsHHzG4bd7VaxgYFFHLHsJ6lR&#10;tNiXMgkf1bLHmqmvaJBq2k3Gmu7KZoWCPuPytjgn2zWo65XFMkwoyf1pezjLRhGUoSTi7M87+BXw&#10;f8VaTqGpax4l8W/arqGPyP7Nt49sfzch89cgLx/vGu7e2gTiWErt4K88YrF8a+O/C/wzmg8R65r8&#10;GltcTx28ckz4EzHopHfA6ntUnjf4rfDqH4f3nijX9b+y2awEtdWUoYscdFx1JPArXloyjZJKx208&#10;Dj60lJxk+Z7tN/cQ+NfG3g3wXpst74i12zsfLx/rrgBvXpnms3T9V0z42aLpvijwd4ivLOyhvHMc&#10;yR7ftKggHg/w5B5x9K82uPh18AvGnhi3+J9/4Y8TatHeahBb263cjFpN7bQ2D/DnqfxrovjD+0d4&#10;W/Z9j0X4A/CHwjDqnjjVlWDQPDkL7ltVPW4uCPuIvUnvzVUcNWqN8ll+JXEGDynD5aoJydRvW+iV&#10;tfUreOtKvPAcVx4k1u5Vo3l2RyK2WlYnjj16Vm+EvCPj34sabcLoFpNpNvNbyRf2tNHmQEjAKDuR&#10;+X1r0r4UfAdPhzo3nfEzxPceLtSvpTcXkupqGjhnflxCv8KA4AHoK9Cg1vT7eHyra0WONeixjCgD&#10;oBiuajleGw+MUqrul0WhsuIcZ/Y6w9FWna3M1svJd/U+MfB3/BOnwZ8D4bq6+GaJcapdTNJq99qH&#10;NxcyMxLys59SfYCuO+K3w58S3OvzeFdbmNrZW+3zILeQMZm4IYkevbtX2b8XNAfxz4em03TLxbFp&#10;l/0qfn/V5ya+R9Tuo11KS2ttQ+1wwybEnaT74BIB6+1fvvBeNw1agoULWjbT/gn8JeMeX5phcwlV&#10;xsm3J6S2uvQwdH8LaJoEWzT9OWP5fmdly2a5H48/AvRPjR4Tk090W31KGMmxu9v3W9D/ALJ/SvSA&#10;8dw4US85A+Y/KOeleU/FX9qfwz8PtWu/Ddrp5utQt1PmK3CDjIOe4IxX6lluIxUsR+6j7yPxLKcJ&#10;mFPHRr4WpeS/q3ofC/jb4e6x4L8QXega2k2m3tqzK0Zztf8A2l/z0Nc7faj4psJo4Lq9uHZiBCxl&#10;yre+ey//AK6+jvGH7TnhXXfE954i8dfCfTtcdtFmhsYZpDH5OAWDkjrnDAZr5p1HxU0J+wXTRgXW&#10;43ce3/j3jb7o+o4Jr9fympWxMXGvStZat9fQ/qPIadbFYGFTEWTsrrqmfor/AMEMv2udS8W3vib9&#10;lzxl4imvLiztU1fw5NcTbg0Sfu54EzztX5GA7jca/Qfxf4UvfFlhHp9l4guNN8uTcz23V89q/KT/&#10;AIIQ/BXX9c/as1j4yTaDNDpfhXw/dWTXW39y93cBVRFPchN7Y9CPWv14sYwDgndjv61/E3jZh8vy&#10;zjOc8Da9rtaWTfkfpuX4f61hfZVb2fbQ5HSf2dvB3neb4gvL7VG67ru4OPyr0/wxptpodlBpmmQ+&#10;XBCAscYJ4FUbQFwBWvp5GV5/ir8DzTMMVjo2rTv5bI+nynKcDl8uahCzfW7b/E6exJMAJqaobH/j&#10;3Wpq+VlufVBRRRUgI3C4FcB+0Pr8+hfDyYWz7ZLyZYQfqef0r0Akd682/aY02a++H/nQoW+y3Syt&#10;7DBH9a+Z4unXp8PV3R+LldjuymMXmFNT2ufP9hZteahDbyHCv99gOgxXX+JdSg8PaDa22khVuPmG&#10;5nDbVxwR6Ee/rXFrO0Cb1faT0IPIqG41Rd2XbLf7TfpX8nYLN54OjUpxjecvtdvQ/V6mX/WZwlfR&#10;dO56d+zl4Fs/E2sTeINViEqWUmY93QyZzXv0cSg7du3/AGfSvDP2UPG+lpLfeFZ51WaaYSQ5/iGO&#10;g9xXuaSgswH3vWv6R8N6eDjkMKkLcz1k93fzZ+dcROtHMZQn8l5eQ9YwG+WlEWwcULk9KkGcc1+i&#10;csdz58aqADkUbBTqKoDi/Hyg6sh3dY65/S5SLHap/wCWjL/49iuj+ISFdVt2A+9Cd351zWnbY0ZD&#10;/wA9n/8AQq/Rsp97BQ9DSOxeHAwKKMjFNYkHOa9IB1FRPIR1/u1Wh1W2uZHgt72NpIuJIxINwb0x&#10;QXGnUqfCi5LIEXOayfFfijRfCOhXPiTxBeJDZ2cfmTSP6dvxq5cSgI4lcKFXLM3QV82fEHxHrX7W&#10;3xUX4W+DrmRfCej3Ak1fUI8hbhgcED8sCplNR9eh7WS5T9crOpW0pxV5Mk8AeEtW/az+I7fGDx7a&#10;OvhXT2eHQdNkziZscuR6c5z64Hau0u/2N/hvd+Iba/S8vhpMVx502htcFoHkA44zwPavUPDvh7S/&#10;CuiweHNEtI7e1s4RHbxRrwq//X61zfx2+PPw7/Zt+Gd98Xvitqn2PRNNmijuplXLZkYIAB35OaVG&#10;j7TR7s3zLiXGKs44R8sErRXl/mzzD9uT9snwd+xz4Ah0rQ7SC88W6qjJ4d0WNRttwBgTOvZRgYHc&#10;9Kr/APBNT9lfxL4U0y6/ah+PFxJqXj7xkvnTTXnL2dq3IjXP3c57emK+L/2W9U+E/wC15+1/J+0L&#10;+0f+0V4Zms7bVJLn+y7rUBHuWJsW0Kq33YwApx+fWv1AP7U37NdjbRsnxr8MrFGqovl6pHtCgYGO&#10;a+tlRp4XDqnBatav9D8/5sRjMVKtXb02Xn3Ow8SMEihQn/lp/SsHUNQtNMs2uJ3wqtjHr7V4X8dv&#10;+CpP7Hnw4RUv/jNpM0kO5xHZzCZnwO22u4+BfxN8HftV/BvQ/jT4PupZNL1mF5LPd8pGGIOR2OQa&#10;+ZzDmw/vz6npRxVOlrL8ie4+IWo2+pgXbRizmm2tGy5+Q8H9K8G+NfhXwx4d+IN8vhSDOnSYeJF+&#10;6pYZr6Q1nwf4dttMuZtSi2w28W6Zn/gHrXzj8Ub2xfxdJe6bM01o0cSj3wACD+HNfqHhnRjGMq8J&#10;83ddD+YfpAZrQzSnChKmo2tZ9X3+R478YfiTF4Z0ptJsXVLiYEbV/h4xzXyf8ZJrhvEq6jNEzmbT&#10;42mZeS2CyY/HA/GvsD9ov4I+FviPcQ+JfhpaSaffR2v+lW80xZZ265Hp+FfK/wAXvAXiWbw02g3O&#10;mNaapp07ysDn/SYWxhN3fB5/Gv6I4dxWFliIyejtazPxPhXA4fA4uLlNNNLXzPIbO7t119dQ1ALN&#10;IkjyyQfwKirnb+Cg8VV+A37OnjT9pL432/wl8E6I0l1f3O65vBny7WA4LSP7Y/PgU7RNF1XWNTn0&#10;nS7CSa8a1kjt7VIyWeaXbCq/XLkfWv2D/wCCdv7Eei/ss/Cmz1HW7GObxhrFnG+u3zL80YA+WAey&#10;g4z3Irs8Q/EDB8E5LKUHerNWir9e5/SXDGAnjI+7snv5Ho/7Mf7O3gv9mD4QaV8HvAlrth0+Efar&#10;xl/eXs5X5pnPckjHPQAV6VawbFxUlvp+RuINXrTTyxyVr/P/ADnPMVmuMnia8ryk2235n6lhcH7O&#10;KigsoHCZx2ra0a0Lvgr70lhphcqhWtuysUtQCq18fia6lKyPew9HlVyeABY9oFPoorzzuCiiigBv&#10;Y1Q1/SrPW9Lm0u+jLwzxlHHsRWj7VHMAqcCsq1KniKMqc1eL0YQlKnJSi9UfHnxb8G6z8Ndcm065&#10;Rmt2kJtrjbwymvOdS8RSQ/MZPpzX3L47+H3h34iaNNoniCxEsbL8si8Mp9jXyf8AGn9kT4j+EbiS&#10;68J27atYtkx+X/rE9iO/1r+dOKvDvFYPESr4OHNBvRLdH6tw3xFgq8Y0cS+WS6vqeb2nxF1HQdUj&#10;1DS9ReC4hbdHIjYIr6X/AGeP2wrPx3q1r4M8ZBYdQmG2C6X7suB0PvXyDq/ws+Kz3RtYvA+qeZ/d&#10;+ytXtP7Jn7JXxNfxrp/jvxzYSadY6fMs0UM3EkrAcDHb3rbgunxFlmNjTowai2rprRL5ns8UYfh3&#10;EZfKrOpHmt7tnr6H2xauzDpUw6VDArgHcc1NX9Exi+VNn4gFEZJfDCihTg5pgcr8Qxi8t2/vKw/W&#10;uSsiT9pYn7txJ/Sut+Ioc3Fo2fl3MP0rjbM4nuoycbbg7vyH+NfoeTyvgY2NI83QvCZdgXNHmhhk&#10;H+HNeB/FP4rePviN8SLX4PfAnUfJewnWTXNaX5kgZesfv1xjua0h8bfiZ8ILv+z/AI3eFDc2DSBY&#10;vEWkx7kHHJkTt+gr0faLmPov9XMVGjGXMuaSvy31sd58bPirpvwf+H2oeNdRZGaGMpZ27HmWY/dX&#10;8/5V4z8Dv2dvEvxB8Ez/ABI+IPi7V9P1jXrpryA21wyGKM9AV9+uPpRe3q/te/HC10zTw0vgzwzs&#10;uLqQghbuYnhSP88A+tfR0UMcUUcMcW1FUBVVcBRjAGPwojacry2PUrVv9XcujRppe2laUutl0Xqe&#10;D+OfgV+0Wnhu70Twz8YZL6znhaGSG+XbIIz1+Ye1elfAz4R6B8HPAtr4X0l/OmaJZb29ZfmuJCuS&#10;fp2Fdm8UbwPG/wDEpH6VW0I+bp1u5H/LFQ34DH9Kcacea7+R4+M4gxuLwfsHZRvd2STfrYteQoG7&#10;d1r86/8Ag41+J0vh/wDZY8PfDC2ucHxB4oie4j6F44ULfzIr9GHBK7cewr8hv+DlnV71/HHw10Tc&#10;3krDfT7P7zZQfoK78D72KSZ8/L3Y3Pzi+A/7PfxJ/aa+MunfCj4RafI2o3n724uFYiO1h/jmcjoo&#10;H6193ftAf8EAPjDpfwpm8X/s6/Ey/wDEmqaTp6SapodzIVa5bHztAc/X5TzXrn/BB39nTTPAv7L+&#10;pftHX2nKdY8eahMlhM65aPTbctEgX2eQSMfXiv02/Z0j3Xd8Su7/AEdQV9t1RnGfV8HJunZqFrlf&#10;VkqPOfyt3MOq2Gq3Xh7xLYz22qWEjQXlvdKVkjdeqkHoc1+9X/BvR4il8Z/8E7rTSZZGkfQfFGoW&#10;S8/cUsjgflJXzJ/wcjf8E9tL+HmsWP7cfwn0CO2t7+8Fl40gtItqeaf9XcEDpn7p/CvZ/wDg1n8T&#10;Jqv7J3xG8NFgx0/x8smP7oltEP8ANDWGdY6nmWQxxMPw7nG4xlofoZrHh+G4tZo7u0aaOSJkmhUf&#10;eUjpX5m/EP8AbZ/Zl8I/EfWfB9x8RIbeSy1Ga1mt5lZtjRHyypIHYgjiv1m+ywiTLRdxX8rP7atq&#10;2jftcfEaxtb+SVY/HGpMkllAREQ0zNhd3OB7+lex4W5nX9pWhGWyWh+U+InCuV5xGlKvG+tro/Wn&#10;wx8evgR46soZ/CPxQtZpEjHmBYXwT2xx6Vy3xj+N/wCy1aW32b4ieP7BZVQgsts4bnjrj8a/PT9m&#10;nw/ZeIdNEt5pfjy4Zv4tDm2qeKz/ANpjw1pHhy3kl0218Z27fLxrhD4r9gp5xjqeIT5tuqR+d0/D&#10;3I8PHmgn6X2Pu/8A4Jr6D+zN8QP257VfD/ju11ySOxmutJsVjIZ5EbdvfI5KDn3OD2r9aINEKvgJ&#10;X4N/8G6sUepf8FI9LS7khIh8L6k8a3VuzMzbVGVI4V8ZOTwRuHev6Eks7cfdjr8T8WM+xmOzaKrT&#10;crRVux+ycF5bTo5byxVrO1+/qYNpoMzENt+WtK10Tb95a1EiSNdqinV+QzxFSR9xGjGJDBaRxD7t&#10;TUUVz+psFFFFABRRRQAU1wSeKdRQBGIivSmyWyyffTPtU1FTyx2aDbYqtptr5nmi1j/75GacsAj4&#10;CbR6CrHNBojCnF3SX3FOpKSs3caF2ptFOooqvQkKTeoPJpar3BdZFI+7/F9Ka8wMD4h/NHasD/y0&#10;avnr49/EjxPZap/wpz4aWzSeItckDm5b/V2FqQA8zH1xkDH19q9C8YfAf4i+IPEd5qGnfESa3s5r&#10;hngt2ZjsB7fzrPj/AGTPFN1c/wBpXHxHkNw0e0zbDux6ZznH6V9ll2OwWHwqhKev5Hfl+Mp4Ksqk&#10;481tl59LlX4N/Cfwr8HvC8ekaZcLJdSfPfX0jBpLmTuxPXr0rpdR/snUrOW11FYbiKZdskcmGU+5&#10;FZkX7KmvM2J/iPdH6L/9epV/ZMdk2z+PL5s/3Tiu/wDtrL4xtzEVswxGIxDrTdnfv91vQreAvC/g&#10;jwJDfWXhbS7aziluvOkEPy7mI7/4dq6M6hZFfN+0pnt84rMh/ZN0BWJm8YaizM3KiYc8VU8Q/An4&#10;T+CNHm8QeMviK+m2NvGWnvNQ1RYI0A/2mIAp081ws5Wgn9xjWxlSvLnqNt92bZ1fTkOJLyPAbnL9&#10;vWqema5pNnZbbi/iXbNIB+87byRX57fBP/go5+zlqf7fHxE+A/xa+NOlw/DmxtVfwR4pgkl8u5mD&#10;ASxtIqnPDH5jheOtfePw78MfskfE2GO9+HnxZ0bxBHMoMbab4jinLZ9Qj5yB7V14rEfVPjhLZPYw&#10;9r0NyTxl4aRcnVoev/PQV+Tv/By9YWl8nw38faXcrNEq6hayNG2dshVWGcV+ur/s8fB2wiM13pib&#10;A3Lz3Xy/mTXxl/wXG/ZK+FnxP/YN8RX3w+l01de8IyLrNtAt8pkkiQETKoLZJ2HdgdcUstzelLFR&#10;tB/MUqnu2LH/AATf0/SNG/YG+D/huyv4Il/4V3YzMXcABpUMrH67nNfWPwW1jwd4XvJkufFNq8s0&#10;KooEg5bP3RXzx/wSV8Qfs5eKv+Cbvwd17xRrHh2LUIfB8FneJf38cciPA7QkMrMOyivpK11z9lu1&#10;mWe08W+D0kVwUk/ta3+Xng/frzs2rSrVKlNU5PdbF/WOaPKR/tkfAjw/+0z+zP40+CXiW0E0OuaB&#10;cQwbgDsuApMTfUOFr81/+DU86l4btv2gvhTr37u80bXtIaSF/wCFlW6ib9Y6/VSL4sfCa4iMX/Cy&#10;PD8i9MLrEJB/8er80/8Agkg3h/4Rf8FgP2tPhjaaxYx6fqFtaalZlbpRFJi7kbKnODxOeBXHl8cR&#10;/ZVehKLWzV/Iwl/ER+qEySMNqjhl618G/wDBQT/ghZ8GP2xPEt78T/AfiqbwX4rvFLXV1aW6vb3M&#10;mD8zp6njLDnFfeNteW9zCrQ3Eci4+8kgNSbYyCc//XrxcDmWYZNWdSg3FvR+ZjisDh8ZHlqK/Y/n&#10;q+Nf/BCb/gqf+z1qszfCbxzbeKNEht/Na80O6eC4HqggY8kY7Nz7Vb/Zg/4I0ftDftTXTW3xW/bE&#10;0fR7iK62T+H76CVtREQPzMY5iu0+nDDPNf0D/ZwVYeWDu9a4H4r/ALNHwc+MUe7xp4MtpLpQTHfW&#10;6+TcRH+8sqYYfga+vo+IWaSp+zno/wCZbnky4ewqlovkeS/8E/v+CX3wI/YC0SabwFHJqniC/QDU&#10;PEWoKrTSLjGxcfdU5OQPx6V9OjGdoJr5g8aaT+0x+x94bvPHngfxbcfEDwfosLXWp+HddkH9oQWq&#10;DdI1vP8A8tGRAcK+c4xnJr3r4T/E7wv8Zfh3oPxR8FXJm0nxBpsOoafIy4LRSKGUkevOCK+SzWri&#10;sZU+tVp899L/AKWPUwdOjRj7OC5bfidRRRRXjncFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BTXjDnmnUUAN8taNhQZBp1FAEew9QK5n4q6L4513wBqWk/DbxRHo2uT25XTdUmthMtvJ/e2nrXVU&#10;3ywRhhVU5OnJSS27i6WPzR+Mn7HP/BWfxDd3AT4/tqiMuI5LXUmtwSc/wYx+tfPvxA/4Je/8FFfF&#10;lr9j+Iunax4qjVsrHfeJPOi69fLyFz+FftY1uWHKineUgONv0r6rC8V4jD2apx+4ydO/U/n5+IH/&#10;AASa/bh8P+LfDXjnw1+z9fBrO9Sx1C3spY2BtJDsY4B5ADHOeg57V6J4Z/4JC/tpWmqx6joPwtbR&#10;7iJsw3UGqLC8eeeCh/XrX7ieXxg/3s80gTnj+VdtTjjG1I2cI/MPY+Z+Snhr/glp/wAFGtfRdK8T&#10;fFe5t7M/w33iaecp+H+BrJ8Wf8EN/wBsjUb+aaX4s2uoQOx/0f8AtBo1Ix0yVJ74681+wPlrjqKX&#10;yV9P0rjjxfjoyvGEV8hexj3Pxn8Mf8EQv2vvBnh+Hw1oFvo0Vnb7jFDHqrcEncTyOpbJq1/w5y/b&#10;ZwS0Ok53f9BY/wCFfscFUDGymiNs5HH4Vr/rrmXaL+Qvq8f5j8ebf/gjb+2zJLkXmjxrjP8AyFG/&#10;wqPRP+CBn7SJ8XXHjmHxvpujatexql1f2epSrI6joCVAyO9fsXsX+FFpPKHUKtKXGeZSi1aKv5FR&#10;oxvufm54R/4JKfto+C9HVNE/bEvIbmGP/R18+42s3+0d39K+gPgbfftw/ALwdD4N+JHw7/4T+aOZ&#10;mbXLfxIokK9MBJEBwOwJJ5619RbHbjPFKqc4J/SvKxGeV8ZHlqwi/lYn2Hve62eMyftTeONMHk6z&#10;+y544WT+JbVLeZfwIkFIP2mfiPqsLx+GP2XvFzTsuI11OSC1TPuS5/lXs5iJOcj8RSC2Cn5a4frG&#10;H/59lezntzHzb4s+C/7TX7VEf/CN/GnxLa+CvBE8Pl6p4X8NzGa81SInmKe6YDZGRkFY1BPr2r33&#10;wX4P0DwB4Y07wb4U0uGy0vSbOO10+1hXCwwooVUA9AB+PWtbyu+/9KdsPY1jWxUq0VC1ktbeYU6f&#10;Lrv5jqKKK5zYKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKCZBTX60UUGw6&#10;iiiiWxMgoooqYkhRRRVAIn3aXp0FFFBP2gFHXqKKKCgooooAa4HpSp92iipiJfELRRRVDCiiigAo&#10;oooAKKKKAP/ZUEsDBAoAAAAAAAAAIQDVIFvPzigAAM4oAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5q&#10;cGf/2P/gABBKRklGAAEBAAABAAEAAP/bAIQACQYHExMSFRMTExUWFRcXGBgZGBUQFRcXGBgYFxgY&#10;GRYWGBgeKCAaGiUgFRgiMSElKSsuLi4XHzM4My03KC0uKwEKCgoODQ4bEBAbLSUgJS0vLS0tLS8t&#10;LS0tLS0tLS0tLS0tLTctLS0tLS0tLy0tLS0tLS0tLS0tLS0tLS0tLS0t/8AAEQgAjgFjAwERAAIR&#10;AQMRAf/EABwAAQACAwEBAQAAAAAAAAAAAAAFBgMEBwECCP/EAFIQAAEDAQQGBQkFAQsKBwAAAAEA&#10;AgMRBAUSIQYTMUFRYSJScYGRIzJCk6GxwdHTBxRykvBiJDM0U4KywsPS4eIXQ2Rzg5Sio7TxFRZE&#10;VGN0lf/EABoBAQACAwEAAAAAAAAAAAAAAAAEBQECAwb/xAA7EQACAQMCAwQJAwIEBwAAAAAAAQID&#10;BBESITFBUQUTYXEiMoGRobHB0fAUQuEjUhUkM2IGNGNygqLC/9oADAMBAAIRAxEAPwDrylHIIAgC&#10;AIAgCAIAgCAIAgCAIAgCAIDxzgBUmg5olngG8HxFaGuJDSDRbODjxMKSfAyLUyEAQBAEAQEfbr3j&#10;heGSVFW4gQK1zII5U6P5guNWtGkk5Ei3taldtQ5Gv/5lg/b/ACf3rh+vpeJL/wAJuPD3ku11RUbC&#10;pieStaw8M9WTAQBAEAQHy2QEkAgkGhodhpWh50I8Uw0YTT4H0hkIAgCAIAgCAIAgCAIAgCAIAgCA&#10;IASgMb3Z5LZI1Z4Sd6bAyNdVa4NsnqAIAgCAIAgMM9qawgONK/rNbRhKXA1lNR4mtedpZgLagk0p&#10;TPfWq6UoS1ZNKklpwRlktBY7EBXKlFJnDUsHGMtLyZrZeBfQDogZ5Hf2rSFJR4m06jkSd3SOcwF3&#10;d2c1HqpKWEdqbbW5srmbhAEAQEDpVYDJqS2mIPLKk0AbI3+0yMd6jXVF1aeFx4k2wuY0KuqXDDX5&#10;7iMtWjsjI3vLmuLWl2FoJJoK0HNV8rCcYttlvHtenKaiovfm8H3dFrvAgBsYwDIa5uGg3CooT4Fd&#10;qErnGEtvE43VOwy5Slu+UXn7r4otFlElPKFlf2A6niTmrCGrHpfApand59DOPHH0My3OYQGC2W2O&#10;JuKR7WDmdvYNpPILaEJTeIrJzqVYU1qm8IpV+6audVlnBaP4wjpH8I9Ht29is6FglvU9xSXXazfo&#10;0dvH7E5oK39yhxzLnvcSdpNaVPgot8/6uOiRP7LX+XT6tssCiFgEAQBAEAQBAEAQBAEAQBAEAQBA&#10;EB47mgPiJbSNUfb9i1XE2Z8RFZkYRkWDIQBAEAQBARN72Y/vlcsgQd3YpNCf7ThVj+407HZjI6gy&#10;G88F1nNRWTnCOpks27Y6bCedT8FG76Z37qJoXhYcGYzb7Qu1Orq2fE5Tp6d0ZLJeeFuFwJpspwWJ&#10;0cvKMxq4WGSkEuJocN6jSjpeDvF5WRM/C0mlaAlaTlpi2dKcdUlHqeWeXE0O4hYpz1xUjNWn3c3H&#10;oeST4XAEUB2O3YuqeB4cffuczXvQYopKbW0c3P02Ue32gLGccTCzJ4RuRvDgHDYQCOw5hDZnqyYC&#10;AIAgIy+rNZsDpbRGwhozcWjFyAO2vJdqM6uVGm2RrmFDS51Utjnlmul1pM0kDMLWZhlSa12NBO11&#10;AT/3CuJVlS0xm8t8zzcLaVxrnSWEuX0LzoR/A4+1/wDPcqu9/wBZ+z5F92Z/y0fb82Tqik8IAgCA&#10;IAgCAIAgCAIAgCAIAgCAIAQgMb28FsmatHjmlE0MMyALU2PUBhnJqso0kz1kopmmDKkfLZTVMGFJ&#10;5M6wbglAQVtt5kFKUFa7alTKdLQ8kWdTVsbVyEUdxqPD9VXO44o6UeDJNRzsa14kat1eHtqulL10&#10;aVPVZEWGy6x1K0AFdilVJ6FkjwjqZOWeEMaGitBx8VClLU8kqMdKwYr0gMkMrASC6N7QQSCCWkAg&#10;jesGSr/ZZe+uu9oe6r4S5jy41NK4mk15OpX9lZqJRfga0m5rqyas9+sc8NDH4XOoHZUJ5jcFAp3c&#10;HLSk93xLWr2bUhBycllLdErI3LYCRmK7K7lNaTK1Nrgady1EQYaAxl0ZANaBp6HizAe9ZNY8NzeQ&#10;yEAQHzLIGgucQABUk7ABvKJNvCMSkorL4HMNKL9Npko2oiaeiOJ6xHE7uHir21t1Sjl8eZ5W+vHc&#10;TxH1Vw+5ftG7t+72djD5x6T/AMR2juyHcqm5q95UcuXI9DZ0O4oqPPi/M34YWtrhFASXEDZU5k95&#10;z71xcm+JIjFR4GRYNggCAIAgCAIAgCAIAgCAIAgCAIAgCAIAgCA13PNVtg5tvJ41pKcAlkyajmsZ&#10;NtJjzBWeJrwZlE2axg21GRYNjRfdbDWlamtM9i7KvI5ulEioZXRuy2jIjceSkyipo4JuLJNt7Npm&#10;11e5R3bvqdu+RoW22mTKlBw+a7U6agcpzcj4skzmO6O05U48lmcVJbmIyaexYgoJLCA5dppo5NYZ&#10;XXhYCWtNTNGM2gHziW+lEa5j0a1FB5vRNSWmRyknB6okjoxpDHJZzajHJghPlQwB5jIAOLcXMAdX&#10;jQHbQquVqqdZR5ci3nfutbuXPg/LqXN17QCH7wZWammLWYhhp28d1NtclNw+BWZWMkZozfLLS+SS&#10;Nj2xydJjntw6zAGxuewbadFoz5c1riak88Dpmm4Jxznn0LAtjQIAgOd6ZaRa46mI+SaekR6ZH9Ee&#10;3bwVxZ2uha5cfkeb7Svu9fd036PPx/g1tCbs11oDiOhFRx5u9EeOf8lb3tXRTwuL2+5z7Mt+9ran&#10;wjv7eR01Uh6gIAgCAIAgCAIAgCAIAgCAIAgCA0bLI8SuY6h9IHlsy9ngo1OU1UcX5k2tCm6MakfL&#10;2m8pJCCAIAgCAIDBM6q2RpJmSHYsMzHgfawbGK0bllGkjyKPejYijMsG548GhoaGmR4IuIZCxXa8&#10;vo7Ibz8ualutHTlEZUnnDPbfYAxuIEnOmaU6up4ZmdPSso+rlYC5xIqRSnLasV20kKKWSVMTa4qC&#10;vGmajanjB3ws5PtYMhAYbZAJI3scKte1zSOIcCD70ByH7FbbhtMtndm2aLMHYXRnZTm17/Ba3kfR&#10;UujNLV+k11M+i+hAfbLRZ55SYLJLUQYndPHmx5GwAtAqRmdnb1VXMVJczVU8SafI6famBjoXNADQ&#10;7V0AoA17aAAfibGFodTeQBAUvTXSKlbPEc9kjhu/YHPj4cVZWVrn+pL2fcpO077GaNPjzf0+5Rla&#10;lAdU0TuzUWdoI6b+m7tOwdwp31VBdVe8qNrgtketsLfuaKT4vdkyo5NCAIAgCAIAgCAIAgCAIAgC&#10;AIAgIy8n4JWSbqUPZ+j7FDrvRUjMsrSKq0Z0/aiSaa5hS087lc008MxOtLQaEqLK9oxlpydo29SS&#10;ykZlKTycAsgIAUBr6krbJz0sRyURoJ4MmuCxg21IxPdUrPA1byfUJNeSMzEzrU3CAIDxzQciARzC&#10;J44DGT0CiAIAgCA8dsPYgOH6BXdNZbfDJaIpIWtDyS+NwqCxzQAKZ1J9ij397QpQcZyWXy5nGinG&#10;abL7ZLTHLe7Zoi5odZnRuBH74WuDmnblQA5/s0UKw7ShWfdRXkztJqUsotV6Ql0Tw0VdTEyvXYQ9&#10;n/E1qtQzaBWAVrTDSHUN1UZ8q4beo07/AMR3ePbOtLbvHqlw+ZWdo33cx0Q9Z/A5uSro8w3kmtEL&#10;s19obUdBnTdwy2DvNO4FRbur3dN44vYn9nW/fVlngt2dTVEerCAIAgCA+JZQ3aaLWUlHibwpym8R&#10;R9hZNAsgxWmbA0u4LnUnojk60afeTUT6hkxNDuIqswlqima1IaJOL5H2tzQIAgCAIAgCAwW2ziRh&#10;bv3ciuVWnrjg7W9Z0pqXv8iDsF/RiQ2Qu8tnhH9GvW2mnBRcV1bycYvovzwJVy6LrrD47v8APET1&#10;L8Nc9wVVTcYwyWcMadRPWQ9AfrermxeaEfb8yjuMd48GVSzgEAQAoDWDDVbZOeHk9kjoiYccH3Z9&#10;6wzaBlWDYIAgCAIDQv294rJC6eU0a0ZAbXO3MbxJRLLwYk8LLNTRK/HWyATPhMJJNGl4dVu1rwaA&#10;0PMDYsZjlpPODbTLSpSWM8CaWTAQBAVTTePOJ3Jw8KEe8rzP/EEN4S818jVlN++GG0Ry9QtPaKnE&#10;PCoVZY1HSlGfiEdXntTGNxve1rNuJzgBnsXuoRc9o7ic4wWqTwiq3tpyxtWwNxnrOBDe4bT7FYUu&#10;z5PebwVFx2vCO1JZ8XwKLPM57i9xJc41JO0lWkYqKwignOU5OUnls+FsanTtC7s1NnDiOnJR54ge&#10;iPDPvKoryr3lTC4LY9V2bb91RTfF7/Yn1FLAIAgCAICMv54DG163wK5VbeddYhyJFtcwoSbnwZIx&#10;7BnXLbxXRJpYZwbTeUfSyYNG+iBE49lO2tPmioxrPRI2jXlQ9OPEy3Y+sTCeHxosypqm9MeCNe8d&#10;T05cWbKwAgCAID1YAQBAEByr7SLldBaBaY6hkhBJblglGdajZWmIHiHKVRnlYZxqRw8nkGnbwzG9&#10;rZJwaUc2jXt5Fvmupy3b6qJOxUq2prMWvcTFeYt9C2kn7zpFx3ky0wRzx5Me2oG9prRzTTeCCD2I&#10;oKHopcDjq1bm8sgIAgPmR4aC5xAABJJ2ADMkoCuQ6b2UyRsOsYJcopJIi2OThhJNRWopiArUIsPK&#10;T4cTMk4pNrCfDxLKQhgIAgCAIAgCArunejJt9nETXhj2vD2kglpIa5tHUzpRxzGzmtoS0vJrOOpY&#10;Gjcbo8LHNEZYzCWh+IDDRtGuOZGW05quop9/LfqW9007aLx09mxKNncZy30QM/CoPtC7KpJ1tPJE&#10;d0oK21vi3sbykkIICtabuGCMb8RPdTP4Kg7fa7qC55+hiRR75trHxxxhnSjL6vrtxGuGnAfNc7iy&#10;dDs+hOXGWX7HuiLRuY1KkqaXq8zSmtD34cbnOwgNFSTQAUAHAZL3/Z9Pu7amsb6VnzweZu6sp1pZ&#10;ed3j3mNTCMEBK6MXZ94tDWEdAdJ/4Ru7zQd6j3NXuqbfPkTLG376sk+C3Z1d0gBpXNealWhGSi3u&#10;z2KpyaylsfS6mgQBAEAQEPpL5jPxfBSrX1mcK/BGG/LXKLFis7gJXapgdQOwY3tY59DkS0Emh4KL&#10;XehybJFGLqaYrmUq5L5vGz3nFZZ5nWmKaoBcxrcsLnYgQMnNwGoqcu5caVVTWTevRnRqaXuupedI&#10;rU3CIwc6gnkOfNWNtB51EOvJY0knd8ZbGwHaGiqj1HmbZ2gsRSM60NggCAID1DIQBAEBFaVXfr7J&#10;NGBUlhLfxN6TfaKd62hLEkzWSyjhIKnkY6n9kzZW2aRrxRmtL48wei8CuQ2CoJ7yoFScXNpcuJKj&#10;SnCClJbPgXhamQgCAgtPK/8Ah1qp/Eu8PS9lVmPrI1n6rKHeV72ea7jLq2vDWtbgcK4H5MzPLFt3&#10;jtVfTpzhcaM4+qLerWp1LTvNOVwx0fD4Fk+zjTBlqhZDK8C0sGEhxzlA2PbxNNo21qdhVlOOHnkU&#10;1OeUXVaHQIAgCAIAgKj9pt4Sw2VuqcW45QxzmkghpY92RGypaB3rpRSctznUbS2OUwSdKrjXmTXP&#10;ip0MJkeWWi76HaRaiQRymsT6CpPmHcfw8eG1c61tGWZxW/zN6deSShJ7fIv953xDAKyyAHc0ZuPY&#10;0Z9+xRqVGdT1UbVrmlRXpv7lMvbTmR1WwN1Y6zqF/cNg9qsqXZ8VvN5+RSXHbE5bUljx5kFFaHEO&#10;ke4ucTtcSSabMz2rzXb1D9V2hQs4rbGXjkm9/hE6WVZwoVK83l+Phw+LI1/xU7/ianmlShH+7C9x&#10;z7Il6U5Poer08Y6UkuRTt5eQsmCUua4ZrSeg2jN73ZNHZxPIKPWuYUuPHoS7ayq136K268jouj9w&#10;ssrSGkuc6mJx303AbhmVTXFzKs9+B6W0s4W0cLdvizHeM5EtNwAFO6vxVBfRU5vwPR2lNdzkk7ES&#10;W/rYpdg5dytXs8ivuUlU2M6mkcIAgCAwW2yiRhae48DuK2hNweUazipLDKxrXQl7H5N9Ibss8QUy&#10;tRjcU8I4UK0reopdD5inDXF4zkAIZ1WB219OuRlyBPE1q+zbfU5Slwzgte1a+NMY9Mm/clgL3a1+&#10;YByr6R49gVnXq6VpRU0YZeplhUElBZAQBAEB6sAIAgCAEgZnIDNAfnaZ4c5zmigJJA4AmoCsSIdb&#10;+zx1IWt4xMP68VTp/wCYqLxLqus2lKXh+fIkNJNI/urmNMReHAkOx4RUGhGw7KjxWK1x3bSwaW1p&#10;36b1YwQ/+UAf+3Prv8K4frf9vxJX+F/7vh/JL6OaTNtT3MwYHAYh08VRWh3DZUeK7UbhVHjGCLc2&#10;bopSzkmLwjY6J7ZPMc1zXcw4UI9qk5wQZNJZZzbR/R6NlnfZyXPY81eXUA2AdGmw9EHkuNTMqqnw&#10;wRaPaH+XlSS3b48ktviUnTW72WO1AWcubRjZB0iSx1XbHHP0Qe9TaUnKO5pBto/QNkc4sYXZOLWl&#10;w4EgVHiuBPMqAIAgCAICL0mucWuzSQEgFwBa47GvacTSeVRnyJWYy0vJrKOpYOG2yzOjkfG7zmOc&#10;09rSQfcrBPKyR2sPBJaOW9sco1jcYocPEOyoc+9aVaVSvHu4Sx9jMLqlavvqkdSXz6m1bZ8cjn0p&#10;iNaVqrWhTdOnGDeWlxPK3daNevKpFYTecGFdiOYRaXtcYy1zmOIcCKdA7C019HYVWuzir1XGMvTj&#10;PT8+TLNV6c7LunhNPPn+fNeJlc94BDcArkS6PGRzbU0B55rtdWcbjTq/a8o42d5+m1+inqWNzLdl&#10;3yyOwMDpHdgy7aAADmV3c1TjmcjjGnKtPFOPuz9S+3HoQxlH2gh7uoPMHadrvd2qsr38pbU9vHmX&#10;lr2TCHpVd305fyW5jAAAAABkABQDsCrm292W6SSwiJv+99SAxlNY7ZX0Qcqn4LjUlNyVOksyfwXU&#10;mW9GGl1qzxBfF9EQNmc84nPeSa7SaqHWs6tOajN5cizp3tvVg5U46Yx45I/UPGYJB4tcQfEb1vLs&#10;m5p+lFp+T3Ee2rSr6M015pY+pKaN6TO1gs9oNScmSHKvBr+3jxS2um/RmcL2wUMyp+76ouNFPKgI&#10;AgCA559pluoC0elhZ3ULnfLvU+isU/MiVN5mpo0DqGucSXPJcSTUnPCPY0LtTioxwjnUk5Sy2dIs&#10;TKRsHBo9yrJvMmybBYijMtTYIAgCAID1YAQBAEBrXg6jCOtl3b1Dvqzp0tuL2JFvTUp78itvuCyn&#10;M2eL1bR7lUq9uF+9+8mO3pP9q9xI2aARSQuaA1jmmOgFAKeaKdwHcrG2m3oqSfHKYliVGdJftw15&#10;HumN2a+zOoOmzpt7hmO8V76KVcU9cPFEayrd3VWeD2OYRygMe0sBLsNHEmrKGppTI12ZqqTWC/ae&#10;U8mxctvME7Jc6NPSA3tOTh4H3LenPRJSNK9LvabgX68rxdKKNGFu2pNSaig2bNqlSum2sLYqp9lx&#10;lSlGT9Jrbon9SLNoEQwjM/HifkulGU5tyfApO0YW9rCNGnvNcX9/HounsNK7NCPvNqbbbQ8GMYSy&#10;MVJc5h2yHYG4q5CteWxTozxHCOVnTzBSZrS6U2mW+mwQy+RbLqyygwuawEzE5Vr0X0P7IWMbHfW3&#10;Uwjpy1O4QBAEBitdpZEwvkcGtbtJ/WZ5LaEZTemPE0qVI04uUnhI5tf+lsszi2Jzo4tgANHO5uIz&#10;HYParu3soU1mW7PNXfadSq8QeI/FlGtXnu7Vxreuy0tP9CPkLIem3tSi8TQvFmhLyJZWZ5gID1rS&#10;SABUnIAbT2LGcBJt4Rbbi0JkfR85MbeqPPPb1ffyCr69/GO1Pd9eRcWvZM5+lV2XTn/Be7BYI4W4&#10;ImBreW08ydpPaqmpUlUeZPJf0qMKUdMFhGwtDoeSPDQXHYASewLDeFlmYxcmkuZzi1WoyTY3bXOr&#10;2DcO4LPZEXPXXfPZfP7EztuSpKnbR4JZfy+5vVVs4RclJrdFGqklFxT2fI8W5oV++48weZHxHxXj&#10;ay01ppdX8z3lF6renJ/2r5HQ9EryM9ma5xq9vQdzLd/eCD4qzt6muGWefvKPdVWlwe6JhdiKEAJp&#10;msg4zp5a8czRyc/85/wqzawkiEnltk/czaWeL/VsPi0H4rouBzfE6Bd7qxMP7I9yq6ixNrxJ8HmK&#10;M65mwQBAEAQHqAIAgCA07z2N7SqvtP1Y+ZMs+LKxpLZTI2NofKzyoHkZdW4gtdkSoFtNRbbSe3NZ&#10;JFeGtJZa35PBij0PxMGKW8CNtPv7KeBCvaDUqUcpe7YrJxcJvEpe8zDREjZNeX/6LPku+Tk4Z4t+&#10;81D9nsP+mf73F/ZWmiHRe46aqn98vex/k8h/0z/e4v7KaIdF7hrqf3y97NO3aIWSNrsUtpaaGgdb&#10;4BnTIUpU9i0k6UeOn3G+m4knoc37WRVxx4RI3E91H0GN+IgYGnLxKy6kNsNFJcW1zKWqVOWefovj&#10;4l9sN6NhsD5jTyTZD2kVIHfUeK3jvwJ1q3Gj6W2MlD+xywGS0zWl+eBuGp3vlNXHto0/nXSRmgst&#10;s66tCSEAQGred4RwRmSR1APEnqtG8rpTpyqS0xOVatCjHXN7HLdIb+ktT6nosHmsByHM8Xc1e29t&#10;GituPNnlby9ncS32S4IiVJIZWr3kc2V1Cdo9wVPXk1WkvzgeksXmhH85mrZrQ7WMqT57feFrTk9a&#10;80dq6zSkvB/It6ujypNXHozPaaEDBH13DI/hG13u5qLXu6dLbi+hOtez6tffgur+nU6FcmjsFmFW&#10;NxP3vdm7u6o7Paqetczq8eHQ9FbWVKgvRW/V8SWUclhAEBzP7WbvwvitAJ6QMbhU7W5tNOwkdwUm&#10;hNeo/M51IPGtcPzBRDEcAfjbm4tw4+mKAHEW7mnFQHiDwUnO+Dg+pZ9DbbVroic29JvYdvgf5y6R&#10;fU0lHoWmFldqg391Oio6Mb5J/Z9pCu5d5nbBXb5OX8r5rzLm5zcnzPX6FTpRguCwixfZnIaTt3DA&#10;7xxD4BWFk/WRS9qL1X5/Qu6nFSEBjtURcxzQaFwIr2ii2jLTJMxJZTRxG/LO+W0OLaHPCM6bMvn4&#10;qV+pg2VyrRWzLVcjHaqKMjpgBtKg7MhSnIBd416bXE1VSMnhMvt0xubE1rxQiuXeaexQazTm2ixp&#10;pqKTNtcjcIAgCAID6WDIQBAEBoXocm96q+03tFeZMtFu2Ql5bYv9c33OVbT/AHeRLny8yzWcdFvY&#10;PcvQ0FilFeCKuo8zfmZF1NCA0wvOaGNmpHSe7DiIrhyr2VNN/AqPc1ZU45RNsbeNapiXuKXM6WT9&#10;9mkfyxkN8BkqqVecuLPQ07SlDgkaksdHNjYMNQS4tGYa2goDxJIz7VvSSUXUks4wkuWX9kvkYran&#10;ONGDxnLbXHCxw8W37smOx2CMmSrAaSU6VSfMZvK6VLqqlHEsbctubOVGzotzTjnfnvyXUxaXQRQ2&#10;FoEMYkmm6LtW0P1cbQXFppWmItHeVYWNSrODc235lD21CjCoo00ltvgvH2WXbqbvY4jpTEynsOTP&#10;+FrT3qRLiQKKxEt61OoQEdfV8R2aPHIcz5rR5zjwHLnuXajQlVliJHubmFCGqXsXU5XfV7yWmTHI&#10;fwtHmtHAfPer+jQjSjpieTubqdxPVL2LoaC7EcICt3yPKu7vcFS3e1d+z5HoLD/Qj7fmRjHUIPAh&#10;aJ4eSbJZTR+gbi0Liio+akr9tKeTHd6XafBbV7+c9obL4nC17Kp0/Sqek/h/JaQFALY9WAEAQBAU&#10;q/bF99dIC7DG2rGmlTVpzcB2/BU9W9cLhTjy/H7y77mELXuZLeSy/Dp7iqS6DFppr/8Akf41Lfb3&#10;/T/9v4Kxdmf7/h/Jnu3Rh8MgkZOKiooYDQgilDR/6oudXtmNWOmVLb/u/g60rGdKWqE9/L+SyWey&#10;TuFTJHTPZA4HxMppnyKgu6ptejBr/wAs/wDyifGpUTWpprya+rKnfJoQzeK193zSHUtKsspYLV9m&#10;cPRnfuJY3wDif5wVlZriyk7TlvFeZd1NKoIDxxoCUBxu6Yi+Vo/E78rS74LUoktS9n0LTo82toj7&#10;SfBpPwWTW0Wa0fzkXxZL8IAgCAIAgPUAQBAEBWb0kMs2EbjgHbXM+PuVdWk51MLyLy1gqNHU/Nmh&#10;pQzy0EY2NfG0d+LP2rea9PT4GtvLNLvHxcm/gXWinFKEBUdMLwq4Qg5Nzd+LcO4e9Vd7Vy9C5cS/&#10;7Jt9MXVfPZeRW7stzY7UGzsBjNGkOHm4qEP7Mx3FcaKin6aJN1KpKL7qW66c8cUYLV9kcuJxZamE&#10;EkjHG4O/lEE1PNXqmuh450G3nJX7RoFOyVsWtiJfMYQemBiETZKnLZRwC3Tys9EaOk8kq37JLXXO&#10;azgbyDITTkMG1a6zb9Ozr9ms7Y2NY0Uaxoa0cGtAAHgFzJSWDKgIfSK/47KzPpSHzWA5nm7g1SLe&#10;2lWe3DqQ7u8hbx33fJHLLyt8k8hkkdVx8ANzWjcFf06cacdMTylatOtPXN7mquhyCAICAt8RktGB&#10;vnOcxg7XUA96o7x/1n+cj0Ngv6EfzmfGmV1iy2y0QN81jujXbhcxr2+xwWkZalknSjp2P0hYXVij&#10;J3safFoUMmmdAEAQBAEBVLHEY3yxO3OxN5tdsPsXnLmm4TaZf1JqrCFSPTD80YL6lLMJABrUH4fF&#10;cFFSOltSVTKZHC8BvafFZ7p9Ts7N8mT7XhrMR2BtT2AVK1S5EFrfBzSWV0ji45ucdg4ncFPSxsiw&#10;bOsaLXYbPZmMd556T/xO3dwoO5W1CGiCR526q97VbXDgiXXYjBAfL21BHEEIDlOjjRFa2slFD04j&#10;yc5pYO6p9q1KiktM9MvFfQntHnBlpaH5HpNz3OIIoe/LvWTjaPRWSl5e0vSyXoQBAEAQBAerACAI&#10;DxDJA3FDjkdId1adrv7veoVvHVJyLa+nopqmvxI09I4q2yzc5I/YX/JdJL+r7Pqc6MsWj838i1qS&#10;Vhq3laxFG6Q7hkOJ3DxXOrUVODkzvb0XWqKC5/IqFxXY60SGSTzAauPWcc8I+KrLei6stUuHPxPQ&#10;Xt1G2pqEOONvBdfsSWmejuvj1kY8qwUoB57R6PaN3hvU64o6llcSns7ru5aZcH8H1+596DXvr4MD&#10;j5SKjTXaW+i72U7uazbVNUcPijF9Q7upqXBkZeP8Ng/++/8A6SJToerLy+pWv1l5/Qu64nQICvaU&#10;6TMsowNo6YjJu5v7T/lvUy1tJVnl7R/OBX31/G3WFvLp08zl9qtL5Hl73FznGpJ/WQ5K+hCMFpit&#10;jy1SpKpJyk8sxLY0CAIAgPnRGwGS94mOHmSF7gRs1bMQr3hvivP3Uk6kmj1FjBqEEz5+2Sz4bxef&#10;4yKN/bkY/wCr9i1o+qSqy9I7tZ20Y0cGgexRSUZEAQBAEAQEXerKvjAAxYZHE0zwtDQW14Euaf5K&#10;iXlLXSfVbnWjVcaijyfH89pB3zdUtoaGwua1zTXpOIqKUpUA55hVNrTdSTS6FvG4VDd536EA/Q62&#10;nzg0jf5YbFNdtOKzg6f4hSfNlsmsBmY6IOw4m0LqVoNhyqN2XeoNtS7yol7SNKqqXpNZNW47higb&#10;BMAXOc/Nzs+i8PDKDYMyzPbzV3ToRhvzK6te1ayWdl0RbV3OIQBAEBR/tAuT/wBTGOAkp4Nf8D3c&#10;1gg3dL969pjf+6LO21N89tGzAbcTaeU7xQ9/IoRa8NcO+jx5/ctty27XRB3pDou/EPnke9ZLG2rd&#10;7TUufPzN9DuEAQBAEB6hkIAgNW87QGRuJ2kUHaRl+uS0qZUW0jrQipVIpvmfFzwhsLeYxHv/ALqL&#10;ShHEEdLueus/DYidIaC1WQkgeUpn2Op7SjX9RPwZtTebeS8UWOi7EQrt9sFpkZCyQAAkuoQe2nMC&#10;vioNdd9NQTLWzn+mpyqyW74fnj9CdstnbG0MYKNAoPmeamQgoLSitqVJVJOcuLMq2NCq6SfuRzZo&#10;A0SSOw4aZPe7eacd6h1l3clKPFlpayVam6dTgt89CPtp/d9nBpX77KT3WOHZyqrKHqS8l8yml6y8&#10;/oXqi4nUqelulggrFCQZdhO0R/N3Ldv4KwtLJ1PTnw+f8FTf9oqitFP1vl/JzaWQuJc4kkmpJNST&#10;xJV2kksI8zKTk8vifKyYCAIAgLHoTcf3ibE8eSjoXVGTneiz4nkOahXtx3UMLi/zJZdm2nfVNUvV&#10;Xx8CR0IuSVt6W60ytwgulEfSaah81a0Brk1g/MqDvIy9FPgeoVvUhLXNbPgRv2vXBNParM+KJz6x&#10;ljiKZUfUVr+MrpCrGCxJ4MSoTqPMFnHE6qQuZ0CAIAgCAIDRj6VofwZGxve8uc72NYsGi9fyMFgc&#10;BKW13H3hVVpSdOu1y3LK4TdFSN62yBsbiTQAFWFf/Sl5ESjFyqJLqRUU4EE0rTUhjgKHPFTIcqkh&#10;Quz6TjmT8jv2g5QWMcsm3eEAZZiB/mmtcP8AZUcP5isiBJYh5fQkVk6BAEAQHzIwEEOALSCDXZTf&#10;Xkhh7nONArVabRapHwNEd2AvaGubXW7Q1zXHMuJoSdgHRzOa3cIwXiznB5WlJKK28/F9T70U+82i&#10;8ppYnuisEL3xBg82VzatIAO04ukXbqAcUcYwj4vcRztFLEVsdGWh1CAIAgCA0NXa+vZ/UyfUWNjG&#10;41dr69n9TJ9RNhuNXa+vZ/UyfUTYbmG02K0SDC82citf3qUZ90i3hNweYs1lDUsMytitQFA+z0H/&#10;AMMn1Frk2wzUt1zyzFpk+7uLcx5OYUpXhKOJW8KsobRZpKmpcTyW5pnM1ZdDg6o+8gdmU2zlsWlR&#10;95632+R0pOVJ5h9/mYLBo0YXiSJtma4VAOrnNKih2ylco0acXlI7VLmtUWmUtiU1dr69n9TJ9RdN&#10;jhuNXa+vZ/UyfUTYbkdeVwSTuDpTC4jZ/CWgcwGzAA8xmtXCLkpPkdY1qkYuMXs+O314ke7QZhdi&#10;LYi6tcRfbC4HLMEz1ByHgu/fS6/Ij93+bkHpDaZbE8xQkB7mZv1lpdRpOxokmcMWXnUqNynWlu6y&#10;1yxjPDH2wVXaF73D7uOctcftxKgcfFvgfmrbE/AoG6b6+9fY8o/i38p+aYqeHxMZpdH719hR/Fv5&#10;T80xU8PiM0uj96+wo/i38p+aYqeHxGaXR+9fYUfxb+U/NMVPD4jNLo/evsfTGPJABbmaead/ej1p&#10;Z2/PaZXdt4396+x125rotFmibEx9nyzJ1MlXOO0nyn6AC83WrOrNyZ7C3t1QpqETSdoicWMGIOqT&#10;Vv3gGpNSQRLkoX6alnOH72Wq7RudOnKx5I2Lx0eknw60wuwjCDSetOZ1uezaVvOhTnjV8znRvK9H&#10;OhpZ8EZ7tumeBuGN8VODhO8D8IdKady2hTjBYjn3nOtXqVnmeM+CS+Ruau19ez+pk+ot9jjuNXa+&#10;vZ/UyfUTYbjV2vr2f1Mn1E2G41dr69n9TJ9RNhuNXa+vZ/UyfUTYbmharlnkxYpIhiNXBrZgCcLW&#10;5gSbKNHtXOpTjPZ5O1CtOg3KGMvqs+7oY7Fo9JE8PY6HEK0qyUjMU2axaQt6cHqWTtWv69WDhJrD&#10;8DetVjtEjCx7rOWnaNVKOe0Scl1nGM1pfAjUqk6clOL3RqWa4pWNLGuho5zXHoSmpY4OH+c2VHet&#10;adKFP1Te5uKtxjvGtvA3nw2oggvs9CKHyMmw/wC0XTY4YYjgtTQAHwUAAHkpdgy/jE2CTR9au19e&#10;z+pk+omxncau19ez+pk+omw3GrtfXs/qZPqJsNzwx2rr2f1Mn1E2G54yG1AAB1nAGQAgkAA4AaxN&#10;hhhkNqAoHWcDgIJB/WJsMM+tXa+vZ/UyfUTYbjV2vr2f1Mn1E2G41dr69n9TJ9RNhuNXa+vZ/Uyf&#10;UTYbjV2vr2f1Mn1E2G5//9lQSwMECgAAAAAAAAAhAO6fgGTFPQAAxT0AABQAAABkcnMvbWVkaWEv&#10;aW1hZ2UzLmpwZ//Y/+AAEEpGSUYAAQEBANwA3AAA/9sAQwACAQEBAQECAQEBAgICAgIEAwICAgIF&#10;BAQDBAYFBgYGBQYGBgcJCAYHCQcGBggLCAkKCgoKCgYICwwLCgwJCgoK/9sAQwECAgICAgIFAwMF&#10;CgcGBwoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoK/8AA&#10;EQgAcgFfAwEiAAIRAQMRAf/EAB8AAAEFAQEBAQEBAAAAAAAAAAABAgMEBQYHCAkKC//EALUQAAIB&#10;AwMCBAMFBQQEAAABfQECAwAEEQUSITFBBhNRYQcicRQygZGhCCNCscEVUtHwJDNicoIJChYXGBka&#10;JSYnKCkqNDU2Nzg5OkNERUZHSElKU1RVVldYWVpjZGVmZ2hpanN0dXZ3eHl6g4SFhoeIiYqSk5SV&#10;lpeYmZqio6Slpqeoqaqys7S1tre4ubrCw8TFxsfIycrS09TV1tfY2drh4uPk5ebn6Onq8fLz9PX2&#10;9/j5+v/EAB8BAAMBAQEBAQEBAQEAAAAAAAABAgMEBQYHCAkKC//EALURAAIBAgQEAwQHBQQEAAEC&#10;dwABAgMRBAUhMQYSQVEHYXETIjKBCBRCkaGxwQkjM1LwFWJy0QoWJDThJfEXGBkaJicoKSo1Njc4&#10;OTpDREVGR0hJSlNUVVZXWFlaY2RlZmdoaWpzdHV2d3h5eoKDhIWGh4iJipKTlJWWl5iZmqKjpKWm&#10;p6ipqrKztLW2t7i5usLDxMXGx8jJytLT1NXW19jZ2uLj5OXm5+jp6vLz9PX29/j5+v/aAAwDAQAC&#10;EQMRAD8A/aCiiigAooooAKKKACeBQAUqqScYp6RZHzVMlq5XcBQBCkdWEt3YZqZLdIk3Suqj/a4F&#10;eA/H3/gpx+yj8A57jQm8WN4n1qFcNpPhtVuDG+SNry7hEjAj5lLb1HO09KAPoCG0J5Ip15Jpuj28&#10;19ql5DawwxeZJNcSBVRP7zE8Ae5r8tvjD/wWW/ac8d27ad8KNJ0vwTbuoP2iGNb68Vu48yZfK2n/&#10;AK47h2bvXzZ8Qfih8Vvi/fLqHxP+I2t+IGjk82IatqUs6wuevlo7FYxnsoA9hQB+xHjj9vn9iv4a&#10;AQ+KP2hvD8km7a0ejyPqTK3+0tosjJ07gGvIfE3/AAWq/ZM0O5nsvD/hXxprXlMfJvLXS4IYJvce&#10;dOkgB94wfavy5i05QC3ksWZs8dzWPJ8SfhfayyWtz4/0aOSORkkjbUogysDgggng5FXClUq35It2&#10;7K5M506XxtL1P0l1T/gu7o1vJu0D9l27vIt2F+2eLFt5CPdVtZQP++jWfef8F39WkQfY/wBlOGNv&#10;+mnjYv8A+2a1+dafFX4U8Y+Imi/+DOL/AOKpT8VPhSP+ai6N/wCDOL/GtPquM/kf3Mj6xhf5196P&#10;0Utv+C7+pxRs17+ypDLx8qx+NjHn87Jq1vDv/BdjwleahHH4t/Zs1Kwt2+9Jp3iNLpl/B4IQfzr8&#10;1z8UvhQw5+JGh/8Agyi/xpr/ABQ+Fa9PiLon/g0i/wDiqn6riv5H9zH9awq+2vvR+t3g/wD4LLfs&#10;Z+J7hoPEknijwwOnn6xoRkjzjt9keZse+0V6p4X/AG5v2NvFmlpq+nftLeDYInwVXVNZjspT/wBs&#10;rhkkH4qK/D/T/GHgXxPef2b4c8WabfXCxmRobW8jkcKOrYBJwPWus8F/Ca78Zr/aNvqGgx28N0i3&#10;MOp+LLLTZpV6ny/tD5PHG8Kyg+uMV2UcvU6PNUun2/4c8vGZvKjiFTppSVt7/wCR+0jftgfsiA8/&#10;tQfD3/wsLL/45Ub/ALYX7IO3/k6L4e/+FhZf/HK/I+T4B+CUbAs9LPf5vjXofH/kGo5P2f8AwUUw&#10;LLSP/D3aF/8AGatZfR/mf4f5nP8A2xiv5F97/wAj9c7X9rL9k/Vr2HTNM/aW8B3F1cSLHb28Hi6z&#10;Z5HY4CqokySSQAB1rudiyx+ajDYy5Vs8GvxF1j4Y+Ffh5ZDxrpelafJeadNFLbx2/wAVNJ1En94u&#10;f3FvEJZOMj5egOTwK+gv2DP+CkXjPwZ8V9F+GfxV8RWdn4Hu2eK8m1KZ5l0/ETGPymIyilxGmD8g&#10;DZwD81eVjKOYUcZGNCi5UmveldJxd3o02m1bseng8zwlak/bTUal7KKTaa736H6aG3J4Jpr27DIB&#10;rn/C/wC0d+zn48ufsfgn43+FNWm/546fr1vM49iFfcD7YzXXpNps67ra+hkUjI2TLz+tM72rGV5T&#10;jtR5TntWuIrUjImX86Yy2a8vewr/AL0gFBJQWB9vSnpas3Wqvir4gfDvwNZNqHjDxxpOmW6D5pr7&#10;UI4kH4scV5j42/4KF/sU+AIVm1X9oXQrxW/6AMjalg+h+yrJg/XFAHrQsmz1pyWZz8y18m+Lf+C1&#10;P7LPh6SWHw54Q8Wa98p+zXNvYxQQO3YHzpVkXn/YOPfpXlOtf8F0vFE4mt/Dv7N9nbtvPk3F54na&#10;XC9iUW2TB9tx+tAH6FfYh/dprWfHypX5k3v/AAW0/aglmaTT/hz4Ihjz8qTWV1IcfUXC8/hVnRv+&#10;C3P7RdtdJL4i+FnhC8hDfNHZx3NuxHpkyvj8qAP0razbPpUZgZeSa+GfA/8AwXS8IXGqtH8Tv2f9&#10;Tsbbyxtl0LVo7tg2epWZIdo/4Ex9jX0B8H/+Cjv7Hfxnlh0zRfizbaXqUir/AMS7xFGbF956Rq0g&#10;Ecj89I2agD2J46YVYHGK0WiiuofPt5VeM8qyEEVXe1KDcaAKpBHUUVI6Y+VhUbAA4FABRRRQAUUU&#10;UAFFFFABRRTkXd2oAAmRnNSpAW2lRSwwFjt21dt7c4X5v4vyoAihtQWG7FeM/tXft4/Av9krTmsf&#10;EerNrHiSSPdZ+G9LcNO2ejSH7sKHrlsEgHAJGK8F/wCCgP8AwVSt/Ad3ffBP9mW/t7rWot0GteKl&#10;ZZIbFuhig6h5l5y3Kq3GCQcfnTe3mp+ItTuNd8QalcX19dztNd3l5M0ss0hzl2diWZjnliST+AoA&#10;9m/aY/4KDftJftRXFzpWs+JG8P8AhyVisXhvQ5Wji8s8FZpOHnyOoOEJ5CCvGbbT1+7sqxDZn+HF&#10;WkQIvBWgCGOxGFO3pVmG1A6pxXVy/Ct9E0aHUfGvjHTdDury3Wex026WWS4kjYZVnSFHMO5cMvmb&#10;dykEZBzUnhz4a2HiyRdK8K/EHS7rVLhttrpNwstvJKQM/K8iLGzHgKgbczEAAk1MionLrbJ5bADo&#10;M18X+JV8j4n6lcJp8d55WvSs2nzKxS4xOTsbYytg8jCkH5s54r7Zntrmxu5tOv7aSG4hZo5YZkKt&#10;G4bDKQeQQRyDgjvXxlqV1q1h8Zbi40TWpNJ1CPxI72epR3TQNaSfaPlm8wEFChw28EEYzkV9ZwlK&#10;XtKln0Pl+Kv4VP1OkTxvH0/4ZV8K/wDgLq//AMm04eNom+9+yt4X/wDAXV//AJNrtF+KH7VGcH9v&#10;fWMf9lVvP/j9O/4Wh+1J/wBH6at/4da8/wDj1fSa9198j5q/9WRxJ8aRdf8AhlPwr/4C6v8A/JtY&#10;/jDU7rxRpK6Zp/wE0jRG84P9s0mz1AylQD8n764kXac8/LnjgivTD8U/2pMYH7e+rf8Ah1rz/wCP&#10;1HL8Uf2qen/DfWsf+HWvP/j9VFuOqa++X+QuXm0f5I89+BfiHRvhf8QDq/jhLiwt20yWPzJLOQks&#10;zx87QpOOvbFfW/wk+Nt3F4XXV/h2uj3Wn30hdZtX8J2N65ZfkOPtlvI6DIPAwvtnJr45+OHif4ha&#10;9r1vc/Er4yXXja6js/8AR9QuvEcupPBHlsxLJKzbRnJKg4+bPevef2YroL8FtH3kfen/APR0leXn&#10;sakcLGvBe83a26sd2U06FTEShVlZJb9T3KT4+/Efdzp/hH/w3Wh//IdRP+0H8SAvOneEf/DdaJ/8&#10;hVx0t8gbHmioZL+3A2lxXyccRjf+fa+4+i+p5b/z+f3nReKPjD458V6TJoeqWfhtbabAkax8E6Va&#10;S9c/LLDarIh91YHscgkVyCWjLL5hTp+tTvcxsfkkrP8AEvizw54T0uXXPEeswWdrCuZJppAF+nUZ&#10;PoOpqpYjHSpuKja/kKng8rjXUo1LteZaltIzyV6+1OsdQ1bSpd+j6rdWki/x2tw0bD8iKo/CL4f/&#10;ALWv7WKLqv7NPwWkj8NLdeTJ468YSCw0zICkiMyYMx2uh2KQ5B4Br6D8Hf8ABGPxd4ntY7/44fti&#10;a5eXEm5rjSvAfh9bWyT5jhEurlo5hkYOfKbByMmuGNN9dD2ZVo7R1PJP+F4/GWyG2L4w+KLdP7q+&#10;ILhV/LeKz9X+JXj3xS3/ABPviPrGoDptudWllB+oZzmvpi5/4Ik/sfSxxNrnin4pzSKv737V8To2&#10;Rm9cfYiR+ZoT/giL+xl5Uk2j+JfijFN/yyFn8S4lRT6kGyBP5j8KOWPf8A9ovL7z5VS1Vn82Q7nb&#10;qzdanhs4sHhcfhXuPjr/AIIp+KtDsJrz4Hftka/plykfmW9h440cXVnwcsjXUDSyHA4yIRnPUda+&#10;evjH8Pv2yf2QUW//AGlPgj/aHh2S6aOPxp4LlF5YAklVV9hby2+Vjtcq+MfKORR7N9GHtF1RsrZg&#10;kYWpPsQ/u1j+BPiB4Q+I2jpr3gzW4by3bqY2+ZD12sDyD7EDFdDn3Wp5WaehWFkP7tNksuPuVbz7&#10;iptP0nVNYuFstL06a6mkYLHFDEWZmPQDFZ1qlHD0/aVZKMe7dvzKjTqVJcsFcymtB2jqnd2R2kEb&#10;f93tXuHgf9jb4u+LGS51azh0W16yPfSfvcenljLAj3ABzXqXgT9jv4U6Ve+RfXFzrj2rbbu6uT5U&#10;G7+4qKeX/wCBEKM98Cvy/PvGbgXI6jpRxCrTTs1T95J+b+H5XPpMDwjnmOjz8nJHu9PPRbniH7O3&#10;7bf7SP7Lt3FD8PfG8lzo6P8AvPDuslrixZepCqWBh5+b90y5bBIYAg/pj+x5/wAFDPgz+1zbf8I/&#10;C3/CP+LI0LT+Hb+YEyqD9+CTAEoA6jAYd1AwT+Q+owRS3UzQoFjMzFFXoF3HA/KotN1XWfDOsWvi&#10;Lw9qU1nfWEyz2V5bSGOSGRTw6sOQfcdj36V+pUaka1GNRLdJ/efM1FKE+U/fi4txuYYqo8JVc7f/&#10;AB2vmz/gmt+3jbftS+EW+HHxIuo4vHWh2amc8L/a1suF+0gdpASN6jIBORwcD6hmgG3BHvT5WBms&#10;u0ZzTamlRQcAVEwAOBSASiiigAooooAKmiTcfSmrwKsQgNtJFVFXAsW0WTx1r4h/4Kr/ALfNz8Mr&#10;KT9mr4O695XiC+tt3ibVrOX59NhcDFuhH3ZZEYMT1RSOhPH1R+0X8ZNN/Z5+B3ib4y6mkbLoemtJ&#10;awyNjz7k/JDH/wACkZF+hPpX4qeEtP8AFH7Rnxqx4o8RFtU8SahNdX2pTKW+YhpGbH4EAdAOK58d&#10;jcNleDnisQ7QgnKTd9EldvTXRGlCjUxVaNKmryk7Jd29lqc5bqpbJO4/xbuSfWr9qAwwa9tuv2Lv&#10;DGlXD2N/8ZLWKaPiSNrfkf5FSx/si+DAcf8AC7bT/wAB/wD69fmsfGfw9lFSjiZNP/p3P/I+kfBf&#10;EEXZ0/8AyaP+Z4vGyA8tSuY5VMZb73p2r2pP2RfBROD8bLU/MB/x7/8A1/pXxv4k+MfivR/EupaH&#10;bXVpJHZ6hPBFJ5P31RyoPXuBmvr+FeLsh4zqVKeV1HJwSbvGUdHp9pI8POctx3D8YPGRspOys09V&#10;6H1d4+t9N+N+meIPjtouoNbahY2dpP4o0m4gIjSV2jtw1vIuVKM3zCNsOAG2qVUE5PgLwTog8Lf8&#10;Lg8Xay0ejabrkVlLY6epa7uJdjSqikfLFuVXw7kA7G27ipFeY/ED4weOvhl+zX4R8KfabKO/+IF5&#10;L4q1O3SI7ksIWks7BXGeNzrey4PVZIz6Go/2ZPjL4h8eT+KPgPqt5awyeLdBkfw+xh+X+2LMNc2i&#10;9esoWa39c3Ir7H+zsR3R4yzLD+f3He/FP4h33xT+JGv/ABK1e2jtrrxBrNzqFxDB92NppGfaPpn6&#10;nk14z8VP2dvCXxF1BvEFlePp2oSbjNJFHujmJGNxX19SPyPWuVf4++N3EbZstrfNtFuff3r6/wDh&#10;/wDs0+G/FvgfR/EuofF20t7jUtNt7qS3+z/caWMOU69icfUV83xDxXgOAY0sRj6rhzu0bRlK7XSy&#10;T/E9DL8rfFHPRowU+XV3aVvvPidv2PfFgYhPGOmFezFZOf8Ax2op/wBkLxihGzxfpbbuPuyYz/3z&#10;9a/S23/4JQfFjUrYXmn3eoTRNyskem7lP45psv8AwSY+MUP76VtSVVXdubS8Yx689K4n425YqfM5&#10;VLf9eZ//ACI14e072tH/AMGR/wAzzZf+DWv9qi408X8P7R3gL95D5ioYb3JyMgf6mvzt/am/Zx+N&#10;v7HPxSv/AIQfHzwVc6Lq9iWZTIu6G7iGds0Mg+WRGC53Ke/bpX9S37PPxqi+L3hiacaM1mdPmW2Z&#10;WkB3fIDmuY/bj/YJ/Z5/b9+E83wt+OHhkSMiudH1y1AW80qU/wDLSF+2ejIcqw4I6EfW8N+IlLO8&#10;HDG0p+0ozTaaVn2vZrvvc8HNuD/qdSVDlcakXqr3+V/Q/IvwL/wbB/tQePvA+i+PLP8AaJ8B28Os&#10;aVb3sMM0N6XiSaJZNpxFjIBHTjI71+h37Fv/AASc/Zz/AGYP2VdC+HP7SXhHwx4k8QaGty2reKI5&#10;p47eZZLmWROXZD8sbovIHIr6k1PXvA/7NPwGk1vxp4gS28P+BfC4fUNRuPl2WtrBy599qdPU4Ffz&#10;r/t+f8Fpf2kv2y/i3eXXhvWZfDvw9s5pYdD8HQt+7ubcucT3WMeZMy4bGdqHAAO3J9XD1M2z6Tpq&#10;Xuxd72t+Pc5a1HLMmipct5y6PU/Uv4y/F7/gjN8KHuNO0f4Q6f4rvoMD7P4dSeSNs56TNII8jHIz&#10;mvDfFv7av7CkX73wN/wT10ueL/qLazLG4/CNnr89/hv+1P4R8RCOw8XwNpN23BmZi0DN/vdRn3Fe&#10;q2tzZX1stzY3Mc0bruWSN9ymuj+y/q6/eN39Xb5HlyzSVR3gopeiufSkv7fH7D/hrTLrxB8Rv+Cf&#10;Xh+102xgaa7msNcuHcKvoG28+2efyrnf2B/2PPhF/wAFB/i+37fP7X3gu18K/CW61iS3+FPwqtI5&#10;fs99DBIV+13T7yzRq3ylwQJX3DhEAb43/bHm1G1+Buof2YD++vLeO5I7R+ZnH4kKPpX67eA9Y+Hf&#10;ww+BHwmtf7VtYfD+l/DHw8NGtYfmkuojp8crOiL1Blkky/TcOfWvOxkPZSUY318z1svl7Sm6kkrr&#10;yR9waP8ACP4IarpVkNG8LaTJaafbrBp8NpGFhtoxwEjjUhY1GB8oAHFWrz4N/Cq9XZdeErdt3XEk&#10;gz+TCvzs+If7X3jL7TdWPwmv7vQ7G5t1imnMn+kTKCSeh2oCD2ycjgivRv8Agn1+2Z4qs/Gtn8Df&#10;iXrlxqVjqk/l6LfXkxeW2uCMrEzHllY5AJJIYjseOCphsQqXNf8AzPajWpykk1/kfX5/Z5+CDHn4&#10;e2Z+rv8A/FUL+zv8EAd6fD2z3eoZ+P8Ax6umubyKGNmmlVNq7mPpUa3r7swxSOvl7t207T9DXne2&#10;kt2dXso9l9x5/wDG/wCHnw/8D/B3XPEHhrw1Db3Npagwt5jtjLqp6sexNfM417Sri0nm063Xz7mF&#10;orywktxNb3cZJBSWNgUkQgnKsMHPSvqT9pu5um+A3iQNbMq/Y49zbhx++T0r458OeIb/AEG6kuLE&#10;7maPb8yjB5788c5rSnU93qJ0/dPgb/gpl/wT+0/9m7Spf27v2MtEk0nQ7K8jh+IngeORmt9NeQ7U&#10;uoV6/ZZGIQocmJyCCVYBeE+GXxC0j4leD7Pxdo0n7q5j/fRk8xSjhkPuG3Zr9PPGtp4W8d/CD4pa&#10;D8RWVdD1b4V+IV15nUBI4FsZHMvXgoyoynsQDX40/wDBPiZr74eapaanqH2aGPVN8UjxswLGNSyg&#10;D1x+Z5ro5o+z5tdPIwjHlq8q6rue8ZY8g12HgT45/Ef4b232HwtrEMMPXy2sYskejMFDMPq1cqIN&#10;NMcJj1lMy53xm3fMP1OPmz7VJDfWNg0ctrbLcSbZFlFwuUGQQrAA++eT1HcV5uZYPA5vhXh8VRVS&#10;D6SWj+868PUxGFmp05crXVM9bP7ZPxdNpHp/ieCy8m4x9pNjAYbhYc8gEsdrMucHHG7PpXvPg34z&#10;fDTxd8Nb6/8AA9/HE2m6TNK2myHbLCVjY8gnJ5H3gTnOck5r4jkuLm6kM1zcPNIRgySsWY4Hcnrj&#10;HHoOO1Otri6tH860uZInZWUyQsVbYRgrkdiOCO9fkvEngXwlndOnPBx+r1IzUvcXut/3l+F13Pq8&#10;t42zXBuUaz9ommtfiV9NGVtmVH+712/j/Wq9zD2B/SrohXO4t+HpUc6k/dFftFKPsqMIdkl+B8dJ&#10;3lfcvfCD4qeK/gR8UdH+LXgi58rUNFvknVf4Zo+kkTequm5T6g+uK/czwB470L4p/D/RPiV4Yull&#10;0/XtLhv7Nl7JIgbB915U+4Nfgnfxvt6f/Xr9Xv8Agjd40ufFH7FsOg3c7SP4d8TX2nwqzZ2wt5c4&#10;X2H75gB2AxVNjPpq6iBOQarSJjnNaF1F121SkBXJxUgQ0UZJooAKKKKAJEPSrkYAVcDvVNPl6Vai&#10;cMAB61URO/Q+J/8AguX4vv8ASPgL4R8G2lwyQ614qaa6VWP7xba3OAR6bp0P4Z9K+Df2Rz/xkN4d&#10;XPWS4H/kvJX3F/wXf0e6n+Evw98RxxsYbLxJeW0rDopmt0df/RH618Mfshyof2iPDmP+es//AKTy&#10;V8tx7L/jCsw/69T/APST1eH/APkeYf8Axx/NH7F/BL9lz9nvxx8MNI8V+LPhhp99qN5aiS6upy+6&#10;VskZOGx0ArrD+xl+yyo3j4NaR/5E/wDiqm/Z8vmsPgF4duhbtITbxx7Vxn5pdvf0J59q6a88SXli&#10;PKvrW1hk8vcIZtSjUj5enP8AtDH614nB+R5RU4XwTeHg26cG3yK7bim23a9zpzbG4qOaV0qkl78u&#10;rXV+ZyA/Y1/ZeV9y/B3Sf90iTH/oX+fyr5a1H/g3o/Yk1TxJceIrvxD4qH2q+e6lt49QATLyFyg4&#10;4HOB6CvsbxB8TNC8LaPceJtc1PTrbTbPi5vJtUiEcYL8EnscdF6k8Dms/wCEPxo0b41+HZPFXhbR&#10;dWttPEwS1utU09oFuxtyZId2C6A/KGIXJBI4r7HB4WjlfNLC01Dm0dklf8DyMRKONtGvJyttdt2+&#10;88I8Zf8ABFD9gfx5rEeteJPButSSw6faWFusWuOscNtbQJbxIo28ARxj6ksTyag8Mf8ABDz/AIJ+&#10;+DvEmn+L/DnhHxBb6jpV9FeWVwviB/3c0bBkb7vYgZr1jxz+194O8BeK7zwjqHw68cXk1jN5ct1p&#10;vheSa3k4B3I4b5hg1kp+3X4DLY/4VR8Rvw8Hy/8AxVd6rY/l0k2vU5ZU8BTesVp5HhPjH/g3u/Yi&#10;8U+KdQ8S2Wp+JNMjvrx7hdPs78CG33NkqgI4UZOB26dq+hvB37B/7LPgLwVpXhG1+Ftjd/2RpkNt&#10;HeXTOZJvJjCLI2G+8cAn8a7r4W/FTSvi34c/4SnQ9D1jTbdbp4Ps+u6a1rOSoU7thJ+U54PfB9K6&#10;J/nHJrhx0I4+MYYqKnyu65knZvTS/kdWFjTw15UNL7tPc+YPCfjf4g+A9Q87w7DeLDuw1s8LtE2D&#10;6Y4+tex+EvjfpvjXT5dM1bS59NvmhZfLkibY7FW4Vse3eu0+zwkY8pf++RVe+trf7M/7lMquV+UU&#10;Zh7Opl9SCjb3WvwHR5o1ou/VfmeN/sISn/hEdcJ4/wCJqp/8hivoC1kLfxV89/sOMR4Y8Qg/9BZR&#10;/wCQ+a98tpgowK/OfCePJwFhI+Uv/S5H0vF3/JQ116f+ko+Uf+C9WieN/Ef/AASm+K1l4FjmeeCz&#10;0+61CO1yWaxivoJLjp1URoxb1VTX8ztpJkbOPWv7ENd0bRPFehX3hjxHpsN5p+pWklrfWdwgZJ4Z&#10;FKsjA9QQSPxr+fr/AIKq/wDBBz43/soeK9U+L/7L3hm98X/DO4uXuFs9PjM19oKs3+peMZaWJeFV&#10;1BOCARnJr984VzTD0acsNUaTbTV+vkflfE2W4itOFeCbSTTt08z4FiBCbq7n4H6p8V28Spo/w61K&#10;TDEG7jny1ukWeWYHpx0xgntXN/Df4ceKfiF4hbQoLSS1W1lK6hNcRlRb4OCpB53/AOz1r6m8A+Ef&#10;D3w70JNE0C22qFzPOy/PMx/iY/06Cv2LI+HZ5uvaVF+7XV9fJH5vjsyWDtFau+3y6n198Rf2UfgV&#10;dfswaD4C1/wjdXut/ED4c6drd54lXUWjks7m4Qtsii2lfLR1U4PLY6iqX/BMP9pDwk1jpn7AX7Y+&#10;k6ZH8QvAdqdO8A6lrEZW18SaIHLRwRy7lBlhyQik5ePAHzIc+i/FC9A+HvwhVW+78FfD4b3/AHcl&#10;eH/G74H/AA7+O2ix6Z430thc2rCTTNWtJPKu7GQEYeOQcqRgd+vPXmv4IzrxJx2R8e4/AYycpYdV&#10;JRjZ6wSdk139D+pMr4XwuM4cw2Iw0UqjhGTvtJtJtP8AQ+93+Gvwy0+9a4sfhno1rMrH7tu2VweR&#10;h2PP4V3/AMC9Ok1P4l6dAmi6e0NtvlYjSYB5eFOG3BMgg4wQa/Oz9nT4sf8ABTj4aXUfgbR/AUn7&#10;QXha0UCKYN9l1+zt1bmPzjiOdguAocgYAyT1r6l+A3/BXv8AZL+EV1ceG/2jPh58Rvhb4h87y9af&#10;xt4TmFpYOMHyvtkSmKTB53JkGvrcoo47OMRTxWHxTq0L3vdp+jTPJxVTD4OMqNSioz9PxTPvxdNi&#10;hIlOXfbtMknJP+TUyx7m4X3r5y8Ef8Fgf+CYvxE8w+D/ANtHwTeeS2JAb54sH/toi5qfxf8A8FeP&#10;+CZnw/VZfFv7Z3gq0Vu4v2l/9Fo1ff8As5R2R4ntPM9S/afhI/Z98TZP/Lmn/o1K+JtOgnvLiO3s&#10;7ZpJZOI441yzNk8Vb/aj/wCC8/7CWp/C/XvDXwst/G/xDjltcfbvCHheZ7IgOpAN06hI8nAywxzX&#10;54/GT/gol+2V8fNOuvBvwT8I23wd8N3ivHPq/wBoFzrlzbk/d8zpBuUEHy+CGI4rWjRly3ehlKsu&#10;mp7V/wAFMv2ntXbwvef8E0v2VtObxd8Xvift0rxRa6O3mDQdN3hpbORhwJpcL5gziOLIY54rmLf/&#10;AII0ftZ/skfDa10qw8JxeKIdvnahfeH5fNbzmAMhaM/MFU5QHuEyKof8Es/jRpv7DfjuaHw98INJ&#10;8Xa74v1eNL/xJrE23VGaTClVuWJAVmySDxlmJJzX7R/D/wCNfhfXdCh1HxdpDaDeNEJJrO4lEoi7&#10;48xeGOO4FFXE0qNoSaXr1Ko4XEYi84xbt26H4W+CPh54s8YfEzSvhWlhNZapqupRWiQ3kLI0Rcgb&#10;mUgEADLdOgNet/G79gj4xfBjQ4PEH26x1yGfUobKOPTlYStNKxVAqNycnj61+ofxt1D9nvxJ4u09&#10;NH0Pw/qXim0iXU7PU7WONp4Iv9X5quvLZLFc5IGfY45XWtI0fxDHbQ6vaLMtpfQ3kAb+GaNw6N9Q&#10;wFfP5lnFTC4tQgrqyb+fY+oyXIKWYYGU53Tu0nft5H5F+KPBPjrwHP8AZ/GPhPUNNbdtX7Xasils&#10;ZwCRgnHoazI7xWAAav1p+LHwc8CfG+y03RfiJpA1Cx06+N3HayfdeTynjAPsN276gV4p8V/+CYfw&#10;Q1zwxqV38LrW70nXPJaTS1kv2e284AkRspHCk/LnqOtVhs/oVUlUTT/AnGcK4yi26TTX3M+BfP8A&#10;eo5pDRq2n6loOrXWg61btb3lncPBdQSDDJIhwwPuD+dV2uAAea97dcyPmNYvlZXu5DjbjNfp1/wQ&#10;9sLm3/Zk8UanKn7q68cyLD/wC0t8n9RX5e3c2Qw61+z/APwTu+C9/wDAr9j/AMJ+E9eg8vUr+3bV&#10;9Sj6bJbo+aqH/aWPy1PuvtUjPaZ2G489qz5yCDg1auqqPycUARUUUUAFFFFAEidqnhcDPzVWRscG&#10;pEbHBqogeUft2fANf2k/2XvEvw5tLTztVjh/tDQf7wvYPnRR/vjdH/20NfkV+ySs9t+0hoFndRND&#10;PDcXCSwyLhkYQyZBHqO9fucsjLtKn3z6V+fP7Wv7FVz8K/2x9D/aV+HOkyt4Z8SX1wdehjXI02/a&#10;B8tgdI5euez7h3Wvl+Po/wDGF5g/+nU//ST1uHP+R9hv8cfzR90fBNfP/Z48NwPZyTfLattRuflu&#10;Bg/hwx+lYP7UfwBuPjxd211pfjm70SSzt8291ZB1kjkDO28Y4YYb7rcHkHrW98DryWD9n3w5NbxT&#10;M223T9ycNgz7W/Tdn1FY/wC0B+0L4D/Z1mtIPHLaw1teqF+3R6g+yHduXdIwU7F+Xl2wASCcYrPg&#10;eVSPC+CcVf8AdU//AEhBnnL/AGviU/55fmcn8Ff2M7Hwnqk3ij48+MJPHWpQyFtLt5rQxWdqwVkL&#10;Lbj5DIc/fYE59BXvXh+yS18L2EEFm0Cx2MQit5OsQ2jCn6f0rw3Sv2xvD/j3ULrwp8EfBes+LPEc&#10;IV47XT9WDWVuGZjvuLoAxwqMfcG52GPkxzXqXwP034wQeDRqHxe8WWepanfrHNHZ6fYiGDTl2ACE&#10;MxMkp7l3YknpgYFfRYhVJRvUdvI8mjKgpe5ufP3xp/aJ/aN8JfF7xF4Z8JeJLyHTrO+CWsUfwwuL&#10;0KuxT/r1kAl69QB6VzX/AA1T+1ljjxZff+Gduv8A45WT+0vfeEl/aC8WLPd+G/OGqASpeweJPMX9&#10;2n3vsy+Tn/c4xiuNivPBLRhnv/Can2t/Fn/xNehTpU5U43S2PLq1asZtJvfsejL+1R+1ihwPF+oH&#10;/uj91/8AHKX/AIau/ayz/wAjfff+Geuv/jleefavAv8A0EPCf/gP4s/+JprXfgMNk6h4T/8AAfxZ&#10;/wDE1fsaPZGft8R/M/uPTvCv7Tf7Ump+J9N07UfGN8Le4voY5t/wkuYwVLjPz+ZhM5+8enWvsi7X&#10;/R5FLcqOvr/nNfnn4QvvBzeMdIH23wmp/ta3A8mDxVuz5q4xvXbn/e+X14zX6HXcf+iy7UIXv78D&#10;mvMzaEY4WXLZe6/yPSyyc5SvJt6o8P8A2H8L4W8Qc/d1hf8A0CvchKc7lrwz9iAE+F/ES+usL/6B&#10;XuNfm3hTHm4Dwn/b/wD6XI+v4vv/AKxV/l/6SiaO8YcsPqfSuJm/ay/ZptppNOvfj34Pjlidkkhk&#10;8QW4ZWBwQRu6g8H0NdgAx3Db1GCvrWP/AMK0+G8jmWT4d6DIzEszvpEBY9c5+Tk57+9foPLHrf5H&#10;ge9KNjwH4xfDL/glR8cpptR8a6x8N4r6YBZNT0vWra1uCASc742GTknnrXhfjb/gmz/wS911lHhH&#10;9ri10JQ250TxVa3G72/eMe9fVfjTxv8ADXwZ4qvPC/8AwpHQZltZFXzf7OgXcCobONnoa2/hTdfD&#10;P4mNfY+EHh+1Fl5e7/iVwNncCR/B7GvpMDxJn2V0bYfETjHor3X3M8HFZJlOOrXqUouXXT+vvPnz&#10;Xf2ff2G/EGm+F9Jvv2zdIFv4X8K2WhW6rrllmeG2Vgrtzwx3c44rd8K/Bn/gmR4Znhu7v4w+GdUl&#10;jwGGoeLoXjf1ym/FfS7/AA0+GI4Pw30H/wAFEH/xNRN8M/hpvyPhvoH/AIJ4P/ia+ExHDvDeMzCe&#10;OrYdSqzbcm1e7erdtj6anj8yo4eOHp1WoRSSS2SWyOR8LftBfsaeB9ITQ/Cfxg8B6dZpEI1gs9at&#10;o12gYAOGyePWtjTviv8As1fG6/8A+EU03xz4P8VXCQtKNNW8trxti/eby8tnHfitQ/DD4Zlsf8K3&#10;0D/wTw//ABNMfQfhv8PEk8UL4b0nS1jwj3VvpqRsoYgAZRc4/rXr0qeHo01ChG3ZKyS9Etjjk6kp&#10;OU3fu+pheJP2Qf2WPGsS2nin9nbwXdrGx27/AA7brg/8BUVJ4N/Y0/ZN8DiRPDH7N/gq18zhtnh+&#10;Bt3/AH0prSt/jd8MppFiXxRHlvu/u3/wrtPNMVu0q/wrmtb1Y73M4qEnbQ+ff+CkPgbwT4M/4J+f&#10;EyHwj4T0vSl/sWH93punxwD/AI+4OyAV+KEQXZgnpx+A/wD11+jH7S/7WfxD8bal4y+Cfi5Ib3w/&#10;Jqs9lNZyZ2yRRznaD+KA/WvBR4J+DwGf+FUaaM8/6yT/ABr8ol4y5Tg8ROjPB1W4u1049Hbqz66P&#10;BmKqUlNVYq/qfMyF4WW4ik2srZVlbBBzn8wa9+/Ze/4KB/Ej4JapaeHvH+pT674VUCGS1nbfPaJ0&#10;3xseSFznaeDXRDwZ8HRH/wAko031/wBZJ/jUMvgz4NYwvwm0w9vvyf41nW8ZshxEeWpgqn3xv8tT&#10;pwvCWaYSsqlLER81Z6+TPsz4V+HPgZ4k1S+/aD+E9vZTz+JtPtrW81S0kO14YCzxxFc4jKmRsqAO&#10;W57Gu638cV8ZfAP4reH/AID628fhrwdHaaXfuo1O1t7hyCu776qTjeB37jivsLSNY0zX9Jt9c0W8&#10;juLW6jElvNGfvKRx+OetVk3E2B4jjOdGMouL+GTTlbo9Oh9hhqMqFPldrvV8u1+u5fSXBzmnJcny&#10;mdnwBycnpUOeOtESvcN5FvE0jsflRRnJr2OWUrpGsuW12z85/wDgrpp/g74cftGeC7/SJ7VdS+IN&#10;je/2hp0JxLHJZxpi6Kj/AJZuv7sng70zzk186i6Yps3bfavYP23fhv8AHXx78c/GP7R3jr4QazYa&#10;Xod4ugWur3ti8cNtaxzmGJYy4GVkkJcsoKsXyTWh+xd/wT2+Lf7WWsWuuXNtPoPgtZAbzX7iEq0y&#10;55S3Vh+8YjA3H5VPXJ4r9FwMZQwcIzetj8bzKVOrmFSpTVld6f13Nv8A4Jo/sfX/AO1D8Z7fxZ4o&#10;0h28E+F7qO61iWT5UvbhcPHZj1zkF/RPdhX69ySqkQVAFVRtULwMdP6Vzvwl+E3gL4GfD+x+Gfw1&#10;0GPT9L06HbDGn3pGJ+Z3bqzseWY9f5bdw/yYJrc5SK4kLNjNQuW3dadI7Hmo80AFFFFABRRRQAU4&#10;OR1ptFVECQHIyK4f9o3H/Cmta3Ln91HtyBwfNSu1DkDFcV+0f/yRrWv+ucf/AKNSvlePIv8A1MzD&#10;/r1P/wBJPW4b/wCR9hv+vkfzRufAyFLv9nvwzafa5If3MEn7oE8ifPYHrjB4781peKfDXhPxsfP8&#10;U+GLfUJFh2x/aNPlYYwzBSCvTJP9eeKxfg64g/Z78MzvdzQ4W0HmRIWO77QMLgepwCemD36Vz/7V&#10;l/8AtJ2moWM37Pu0yRQiS8tZ4ZPKusM37suhzExBH7za2CB8pqOB4zlwvguX/n1D/wBJQZ6+XN8R&#10;/jl+bO78A+BvAHwus5NF+HXhO10S3uHYTQ6bYNGHzIfm4XGfmJz7muj8LeKvDGp28mg6N4ls9QvN&#10;Kjhg1SCC6V5raVow4EyZ3Ruy/NtYAkc4xXzp8KvDv7Wnx307VNM+NPiDVPh/4fXy2k03S7otql+A&#10;CGH2wAeRGTjIiAkYEfvB8yj3T4PfDjwH8L/h5YaL8O/Dtvp9i1rHOyQW4jaaQrkyP3Lscklsk5wa&#10;+jqw5dW7s8unU5tFGy+4+aPjh4r0qx+MXiO0m+KWm6f5V8F+xzftGTaS0X7tfl+xiBhB/u5P15rm&#10;08baFtyfjXpP4ftWT/8AyNXYfG3xF4ys/i94htNL1TxslvHfgQrptx4QW3A8tOU+2H7Rt/66/Nn2&#10;rmE8W/EALj+2fiH/AOBngX/GvUp39mtfwPFrcvtpNfmQN420M8/8Lr0n/wASsn/+RqaPG2i5/wCS&#10;1aT/AOJWT/8AyNVz/hLPH46618RP/A3wN/jTW8XfEHtrXxD/APAzwL/jWmv9Ix/r4g8M+M9Gl8T6&#10;YkXxh0qZm1G32RL+1FNcM581cKIjbjzSemzI3dK+271leCZlBzucH1r4w8KeKPHL+KdNSbWPHzId&#10;QhD+ddeCSmN6g7vLO/A77PmIzjBr7PuV/wBEkHGFyR+P8v8AJ715Obx/2WTT+y+nketlektuq8zw&#10;79h0B/DXiAAf8xgf+gCvQPir8TW+G8diy6V9q+2GQf6zbt249v8Aarg/2GEJ8M+IgP8AoMDn/gFf&#10;NX/Bd/4o/En4aQfDU/D7xvqmifbH1b7T/Zt48Xm4Fvt3bTzjJ61+f+DlD6xwXg6ffn/9LkfUceYh&#10;YXOsRWfS3/pKPrv4e/HOXx14qt/C58PeR9o3Zm8/djClumPavTHtH2fIK/Hj/glF8efjZ45/bt8F&#10;+GPF3xZ8Qahp1x/aBnsrrVJZIpNtjcMu5WJz8wB5r9lvJx8ufb9K/RMxwv1Ouod9T5nLcd9do86V&#10;rdz8sf28v+ChXif4Lftc+MvhdYfDvT76HSLq1jS6muHVpA1nBJyAcfxkdq9y/wCCQ/7VWtftQt4+&#10;/tXwja6V/Yf9l7Rays3m+b9q67umPL/Gvgn/AIKyIq/8FEPiYVx/x/WJ/wDKda19Q/8ABvEmD8Xn&#10;B/6AX/t/XsYrD0VlfOlrZHh4PFYiWdOm5e7dn6STQqDk9h39PWss+LPCOdr+KNNUj73+nR8f+PVq&#10;aop/s24KttP2WQhl+lfzrv8AGn4xxzMf+Foa98sh4OqSc8/WvHwGXvHRbUrWPYzLMoZbyrlbuf0P&#10;Ws9vfwLdWNzHNE/3JYXDK30Irkfj6pHwr1BWXnzoP/Rgry//AIJOaxrHiT9g3wTrPiDVZ7y6kW/E&#10;lxcyF3OL64UZY5PAAH4Va/4Kk+PfFnws/Yo8VeN/A+qfY9St7vTxDcGFX2hryJTwwIPykjn3rnp0&#10;XHGKkujtc6pYj/Y3VasmrnB6dCPt8OB/y0r7AuAI7aTH/PNjX4N+Hf2+f2pbzX9Ps3+JPyyXsKsB&#10;p8A+UuMj7noa/eC5H/EtkJblo2/UV6mZUPqqjzdTzcsxlPGX5E1be5+SPxxYr8bvGAZvu+Jr3/0c&#10;1S+HPhzca74OuvFt34x0TS47fm3tNUunSe7XpuiRUbcu4FQw4LKw4wa7P4meGLyy8ceOLy4+BPiH&#10;VNWm8UXj6Pq32aVrOKIzZy0PlFZgRnG5tp3DI4IPnt/4L+LurXbahqXgXxDcTuRulk0mcnrkfw+5&#10;/Ov4vzDL6tHMatSVKVS7k0knpq93b8D90oYiNTCxjGajZLV2v06Frw9ffDvStYs7zxFFqGsWcbqb&#10;zT7dha78HlA+XyOnOB0460eIIvAOu6zdXvg+7k0a1Zna103VJDMEULwonUZLFugK4+bluM1Tj+Hn&#10;xLwo/wCFc676f8gef/4iph8MviU4x/wrnXfb/iTT/wDxNefyY50fZ/V3a/8ALK/32NOaj7Tm9r+K&#10;/I6Twb8LBoltdfEn4p+D7688JadGyXDWF4qm4uWwqQrKm4AhjluQBgjOcK32X8F/g98MPhwNL+EP&#10;iX41+HodU1cSX/hzw/BqEcd7JZtlhsjkcyTgYJMgXkhuwGPhDXvC/wAQvDXhO81XxH4V16z0ext5&#10;Lq+luNOnEMUaDLSNlcAAck+2a9O/4fMf8E8Phx4T8G+Pp/hrdeOviZ4b8Ix2Fjq1noccT2p2bXgF&#10;3NiSNWOclUYfMetfsHhTlcMbjaqlhpLlirSatdt6rp0t8j5PibM62XUoVKVdXk2rLsv1P0O0T4I+&#10;BLJVkms3umX/AJ+JC2ffHStq9tPAvgTRbjXtUbTdJ0+zhMt1fXUiQxQIOSzO2AoHqTivxm+PX/Bx&#10;J+1X4+S40z4FeB9D8DWcm0wXUkf9oX0eR8y75R5J+vlAj9a+MvjP+0r+0Z+0JqH9pfGf4zeIvEBU&#10;yeXDqGpyNFEGYkqkedqLycKOAK/oChkcKf2VH8z87xXEFWt8U5S+eh+2n7Xv/BW//gml4B8J3/w/&#10;8e+MrP4grcbYLzw54bsV1COQMAwLOxWFkHy8q7EcEA1yv/BOT/gqR4G/bv8AiH4s+GXhz4VnwjH4&#10;b0m3v9GtJL5JZLm384wzPhUUKAzW/ABx5h5r8M301I1wi9P09P8AD8K9a/4J/wD7QD/spftieCPj&#10;FdahJbaTBqws/EWw8PptwDDNuHcKGEmPWNT1FehLL6caL5dWebHMqsqy5laLP6J7hXUtzVKYMPvV&#10;qTJFNH50EiujKGWWNsqwIyCD3GDmqNxASuQa8U95rqinL97im05zTaCQooooAKKKKACiiiqiTIBX&#10;F/tIf8kY1r/rnH/6NSuz6dqo+LvDGmeM/D9x4b1lHa1ugok8t9rcEN/SvJ4oy3EZvw3isFh9Z1YS&#10;iruyu1ZXfzPQyjFUsFmlHEVNoSUn10TTY79nSOK7+BHhuGWT5Vskb5WI5D7h098cdPWux/s218n7&#10;Obuba0ez/j6bOMbfWvEU/ZW+GajCvqQH/X57/wC7QP2V/hn3k1P/AMDP/sa+FyWn4hZTldHBxy+n&#10;L2cYxv7ZK/Kku3dHu47/AFdxmNqV/rElzScl+7ezd+/me4mztw277S5O7d/r267i3r0yTU0PkwRL&#10;Ak67UVQq7uigYx/k14T/AMMsfDPs+p/+Bn/2NA/ZW+GWeX1P/wADP/sa9P654if9C2n/AODl/kc3&#10;1fh23+9S/wDBb/zO+8UfstfsxeONfuvFnjH4FeD9U1O+k8y81C/8PwSzTNgfMzMpLHGKpxfsW/sc&#10;AZP7NPgL/wAJm2/+IrkP+GU/hkejap/4Gf8A1qw/GP7GGlazat/whXxI1bRLvb/o7XFrFd24b1ZC&#10;quT/ANtAPaksf4jR/wCZfBf9xl/kZPB8M7/WH/4L/wCCenJ+xj+x4xw37NPgH/wl7X/4ilP7Fn7H&#10;eM/8M0eAv/CXtf8A43Xyp4z/AGJP249Lnj/4Vp8avAGsKy/vjreh3Wmsp9FETXO4fUj6V5/4i/Zw&#10;/wCCregyutj4R8E6yqfdbSdTQZ+n2hov1xR/aXiR/wBC6H/g9f5E/U+G/wDoIf8A4K/4J94ab+xx&#10;+yLpeoQ6lpX7OPgW3uLaZZbe4h8M2ytE68q4ITIII4xyK9EvhClpJ+/j+70z7Yr8tV+DX/BXrZl/&#10;2e9Jz2I1zS//AJOzUY+D/wDwVxkk2P8As9aW6j+FtX00A/j9tFZ4jG+ItejKEsvp6p71l/kXTw/D&#10;9OSaxMl/3Df+Z9xfsNIV8NeIA/GNX+Ynt8lfNP8AwXf+EvxU+KMXw1T4afDHxF4j+xtqn2z/AIR/&#10;RJ7zyNy223f5SNtztOM4zg+lUfhdqf8AwWd+E2n3Gl+Gv2Z/CkUd1MJJJrjVLKRiegzt1HGMegBr&#10;0nw944/4LP64NuqeC/hLpDEZj/tKaZh/wIwSyY/WvS8OclzHhTh7DYXF8rqU1K6TvG8m3o+u5w8W&#10;VsLnuOrTpNqMmraa6JL9D5D/AOCUn7Pf7QPgX9u7wX4n8a/Ajxpoum2/9ofaNS1bwrd29vFusblV&#10;3SSRhVyxAGTySB3r9ky6oPm/vV8t+Fx/wVGv5tvjf4h/BzTYW48zS9C1C+b8Vkkg/wDQq9C8JWf7&#10;RtpKy/ED41aLqEYb5f7G8GtYn/yJdz19hjp1MZWU7JWVjx8vwtPA0XTi27u+p+Wn/BUH4K/Gjxf+&#10;3x8Rte8L/CDxVqFjJfWPk3tj4fuZoZMabag7XRCpwQQcHgivpX/ggl8O/iF8PD8U4vHvgPWtFN5/&#10;Yv2c6tpc1t5uxbzdt8xRuxuGcdK+7LfXtTt4VildZnXGZZI1DMfU7QB+QHSm/wDCR6inzIYxu67U&#10;Az/+qtq2Nr1cJ7BQVu5y0ctp0cb9Yc3e+x0F+Q9lNCBjdbuq4X29BX87cvwI+OTTMqfB3xW37wnj&#10;w3dev/XOv6BB4q1POS6f98UweIr0nISL/v0KywOIrYGLSinc0zTL4ZjKN5NW7HjX/BJzR9a8M/sH&#10;eCdE8S6LeabeQrf+baX1q8MiZv7gjKuARkEHp0I9az/+CyEu3/gnx4wCoxJvNMPC9P8AToa92XxN&#10;qSfL+7HptT/PWiTxLqEqeXIkTr3VkyM/5/zmuaLqrFe3tre9jqlRi8GqF+lrn87nhZz/AMJRpYRS&#10;zHUIQFXn/loua/pHR1ljVj8y9vQ1yv8AbMnUWVrn/rj0pz+JdTPykx+vyqeP1rtx2KljuVtctrnJ&#10;luXxy+MlzX5rfga+uQadHpsjG2jXd/sDklhWBixxlbWP/v2Kju7+7vDunnZl/hXsPpUauOmcVzUa&#10;cYRs1fr8z0JczldfmXIks36Wkf8A37FXba2tHGfssf8A37FZ1rIQcCr9pIW4zW3NDsvwFeXVnj//&#10;AAUiubbQv2Bfi9qapHH/AMUHfQKdo6yqIvzy9fzwWlshPSv37/4K+6yNF/4Jp/FSdZFVptNsbePP&#10;cy6laR4/JjX4EWeeK9nLXGNGVla7/Sx4ea61op9i5b2a5xirIsYycEmltBngiroj74Fd7kebymZc&#10;2MajC1m3lnG4YSLx061uXSZ5FZd8gKsCf4aCXvofvT/wSP8A2k7b9pr9hnwrqt3etNrnheI+HfES&#10;yMSwmtVCxSH/AH4GiYnuS3pX0RdqVbaa/Hr/AIN9/wBpa9+Hn7TGufs6a7cq2mePtLaexEkhymqW&#10;atIoXr/rIDOD6lI/Sv2JusMxbFfN4uj7LEM+pwVZVsPFLpuZU8fzfLUdWLiMo3Wq5OTmuc6JbhRR&#10;RQIKKKKACiiiqiTIKkoorYkKKKK0pmdQKKKK0MyxB1NSUUUATJ1qROlFFAFlPu0tFFTL4ToGyfcN&#10;QN92iiueQEafdqKb79FFYmkRtV6KKCpCE/MKWiigIhjHQUnY0UUAxlFFFBJHRRRQBYs+laFn96ii&#10;gqJ8sf8ABcJmX/gmn442sRu1LRAff/iZxf4D8q/Cyz60UV7mW/7s/U+ezT/fF6GvadKv0UV3SOIq&#10;3NZl591v900UURMpfEd9+wrfXun/ALb/AMH7iwu5YJP+Fk6QnmQyFW2tdRqy5HYgkEdwSK/o1uuG&#10;wP7oooryMy/iR9D6DJ/4MvUo3nWqdFFeYenIKKKKCT//2VBLAQItABQABgAIAAAAIQC746FeEwEA&#10;AEYCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAARAEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AP2pNF7fBQAAoikAAA4AAAAAAAAAAAAAAAAAQwIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAFoRDPPWAAAArQIAABkAAAAAAAAAAAAAAAAATggAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJl&#10;bHNQSwECLQAUAAYACAAAACEA4XFyJ9wAAAAFAQAADwAAAAAAAAAAAAAAAABbCQAAZHJzL2Rvd25y&#10;ZXYueG1sUEsBAi0ACgAAAAAAAAAhAHfEaGq6UAAAulAAABQAAAAAAAAAAAAAAAAAZAoAAGRycy9t&#10;ZWRpYS9pbWFnZTQucG5nUEsBAi0ACgAAAAAAAAAhAEFFsDKOJAAAjiQAABQAAAAAAAAAAAAAAAAA&#10;UFsAAGRycy9tZWRpYS9pbWFnZTIuanBnUEsBAi0ACgAAAAAAAAAhANUgW8/OKAAAzigAABQAAAAA&#10;AAAAAAAAAAAAEIAAAGRycy9tZWRpYS9pbWFnZTEuanBnUEsBAi0ACgAAAAAAAAAhAO6fgGTFPQAA&#10;xT0AABQAAAAAAAAAAAAAAAAAEKkAAGRycy9tZWRpYS9pbWFnZTMuanBnUEsFBgAAAAAJAAkAQgIA&#10;AAfnAAAAAA==&#10;">
                 <v:group id="Grupo 1" o:spid="_x0000_s1029" style="position:absolute;width:56121;height:40327" coordsize="56121,40327" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBC4oUrwAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0v+B/CCN7WtMouUo0iouJBFlYF8TY0Y1tsJqWJbf33RhA8DY/3ObNFZ0rRUO0KywriYQSCOLW6&#10;4EzB6bj5noBwHlljaZkUPMjBYt77mmGibcv/1Bx8JkIIuwQV5N5XiZQuzcmgG9qKOHBXWxv0AdaZ&#10;1DW2IdyUchRFv9JgwaEhx4pWOaW3w90o2LbYLsfxutnfrqvH5fjzd97HpNSg3y2nIDx1/iN+u3c6&#10;zIfXK68r508AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQuKFK8AAAADaAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
                   <v:rect id="Rectángulo 2" o:spid="_x0000_s1030" style="position:absolute;width:56121;height:40327;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDEg5R1wQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/7DcgXf6sYgUqOrqCi0PtXoB1yz12wwezdmV03/visU+jjMzBlmvuxsLR7U+sqxgtEwAUFc&#10;OF1xqeB03L1/gPABWWPtmBT8kIflovc2x0y7Jx/okYdSRAj7DBWYEJpMSl8YsuiHriGO3sW1FkOU&#10;bSl1i88It7VMk2QiLVYcFww2tDFUXPO7VfA9dpRuU7/OSzs13fm4/7rhRKlBv1vNQATqwn/4r/2p&#10;FaTwuhJvgFz8AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMSDlHXBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" stroked="f">
                     <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                       <w:txbxContent>
-                        <w:p w14:paraId="2C859657" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                        <w:p w14:paraId="2C859657" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:rect>
                   <v:roundrect id="Rectángulo redondeado 3" o:spid="_x0000_s1031" style="position:absolute;width:56121;height:9734;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="6554f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAj5bwvwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gq96cYWgo1uJAoFK/RgWijeHtmXP7j7Nma3Gr99t1DwOMzMb5jVerRGXGjwnWMF81kC&#10;grhyuuNGwdfn23QBwgdkjcYxKbiRh3X+MFlhpt2VD3QpQyMihH2GCtoQ+kxKX7Vk0c9cTxy92g0W&#10;Q5RDI/WA1wi3Rj4nSSotdhwXWuxp21J1Kn+sgpQNfhiuN9vXPR/PO1m899+FUk+PY7EEEWgM9/B/&#10;e6cVvMDflXgDZP4LAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAI+W8L8MAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" fillcolor="#4372c3" strokecolor="white [3201]" strokeweight="1pt">
                     <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="miter"/>
                     <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                       <w:txbxContent>
-                        <w:p w14:paraId="4882137A" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                        <w:p w14:paraId="4882137A" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:roundrect>
                   <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                     <v:stroke joinstyle="miter"/>
                     <v:path gradientshapeok="t" o:connecttype="rect"/>
                   </v:shapetype>
                   <v:shape id="Cuadro de texto 4" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:11819;width:44302;height:9734;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDWdKWjwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ra8JA&#10;EITfhf6HYwt9kXrR2iKpp6i0IPii1h+wza1JMLcbcqeJ/94TBB+HmfmGmc47V6kLNb4UNjAcJKCI&#10;M7El5wYOf7/vE1A+IFushMnAlTzMZy+9KaZWWt7RZR9yFSHsUzRQhFCnWvusIId+IDVx9I7SOAxR&#10;Nrm2DbYR7io9SpIv7bDkuFBgTauCstP+7Az0r9ut5D/n3af8y7jbfLSr/rI15u21W3yDCtSFZ/jR&#10;XlsDY7hfiTdAz24AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1nSlo8MAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
                     <v:textbox inset="3pt,3pt,3pt,3pt">
                       <w:txbxContent>
-                        <w:p w14:paraId="3645EAB3" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                        <w:p w14:paraId="3645EAB3" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="215" w:lineRule="auto"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>LINEA ESTRATÉGICA - ALTA DIRECCIÓN</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="33499DDC" w14:textId="60623FEE" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                        <w:p w14:paraId="33499DDC" w14:textId="60623FEE" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                           <w:pPr>
                             <w:spacing w:before="70" w:after="0" w:line="215" w:lineRule="auto"/>
                             <w:ind w:left="90" w:firstLine="90"/>
                             <w:jc w:val="both"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Define y aprueba la Política de Administración del Riesgo, en el marco del Comité Institucional de Coordinación de Control Interno, acorde con la cual, atendiendo la periodicidad para el seguimiento a riesgos críticos debe aplicar el monitoreo correspondiente haciendo uso de la información suministrada por las instancias de 2a línea identificadas, con base en lo cual toma acciones necesarias para intervenir situaciones detectadas como incumplimientos, retrasos e incluso posibles actuaciones </w:t>
                           </w:r>
                           <w:proofErr w:type="spellStart"/>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>irregularies</w:t>
                           </w:r>
                           <w:proofErr w:type="spellEnd"/>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve">, evitando consecuencias más graves para la entidad. </w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                   <v:roundrect id="Rectángulo redondeado 5" o:spid="_x0000_s1033" style="position:absolute;left:595;top:2484;width:11224;height:4765;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="6554f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCuftnEwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#10;FITvBd8hHGFvRFMXFKlGEX9g158Lqw9waI5tsTkpTdTuPr0RBC+HmfmGmc4bU4o71a6wrGDQj0AQ&#10;p1YXnCk4nza9MQjnkTWWlknBHzmYz9qtKcbaPvhI98RnIkDYxagg976KpXRpTgZd31bEwbvY2qAP&#10;ss6krvER4KaU31E0kgYLDgs5VrTMKb0mN6NgMVztBr+etrzPHP0vu4dkPToo9dVpFhMQnhr/Cb/b&#10;P1rBEF5Xwg2QsycAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEArn7ZxMMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" strokecolor="white [3201]" strokeweight="1pt">
-                    <v:fill r:id="rId29" o:title="" recolor="t" rotate="t" type="frame"/>
+                    <v:fill r:id="rId30" o:title="" recolor="t" rotate="t" type="frame"/>
                     <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="miter"/>
                     <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                       <w:txbxContent>
-                        <w:p w14:paraId="05FADA00" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                        <w:p w14:paraId="05FADA00" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:roundrect>
                   <v:roundrect id="Rectángulo redondeado 6" o:spid="_x0000_s1034" style="position:absolute;top:10329;width:56121;height:7028;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="6554f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCBRzBbwAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPMGbpu6hSjVKEQQvirri+dE822LzUptsW/+9EYQ9DjPzDbPa9KYSLTWutKxgNo1AEGdW&#10;l5wruP7uJgsQziNrrCyTghc52KyHgxUm2nZ8pvbicxEg7BJUUHhfJ1K6rCCDbmpr4uDdbWPQB9nk&#10;UjfYBbip5E8UxdJgyWGhwJq2BWWPy59RsHB0y9NjNz/Fh9k8bQ0e2u1TqfGoT5cgPPX+P/xt77WC&#10;GD5Xwg2Q6zcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgUcwW8AAAADaAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" fillcolor="#43bcb8" strokecolor="white [3201]" strokeweight="1pt">
                     <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="miter"/>
                     <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                       <w:txbxContent>
-                        <w:p w14:paraId="5EF86B2D" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                        <w:p w14:paraId="5EF86B2D" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:roundrect>
                   <v:shape id="Cuadro de texto 7" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:11819;top:10329;width:44302;height:7028;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAmpjvUxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvBd9hOYXeiG5sbZXoKq20UPDGvwc4Zo9JaPackF1NfPtuQfBymJlvmMWqc5W6UuNLYQPjUQKK&#10;OBNbcm7gePgezkD5gGyxEiYDN/KwWvZ7C0yttLyj6z7kKkLYp2igCKFOtfZZQQ79SGri6J2lcRii&#10;bHJtG2wj3FX6JUnetcOS40KBNa0Lyn73F2dgcNtuJf+67N7kJJNu89quB5+tMc9P3cccVKAuPML3&#10;9o81MIX/K/EG6OUfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACamO9TEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
                     <v:textbox inset="3pt,3pt,3pt,3pt">
                       <w:txbxContent>
-                        <w:p w14:paraId="2A0918DD" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                        <w:p w14:paraId="2A0918DD" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="215" w:lineRule="auto"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>PRIMERA LINEA DE DEFENSA - COORDINADORES DE PROCESOS Y EQUIPOS DE TRABAJO</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="3A0BB239" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                        <w:p w14:paraId="3A0BB239" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                           <w:pPr>
                             <w:spacing w:before="70" w:after="0" w:line="215" w:lineRule="auto"/>
                             <w:ind w:left="90" w:firstLine="90"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Todos los servidores tienen una responsabilidad frente a la aplicación efectiva de controles, por lo que se trata de un seguimiento permanente, esto incluye la aplicación de controles de gerencia operativa que corresponde aquellos que son aplicados coordinadores de los procesos. </w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                   <v:roundrect id="Rectángulo redondeado 8" o:spid="_x0000_s1036" style="position:absolute;left:595;top:11460;width:11224;height:4766;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="6554f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAilCRdvgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwC15kTVXQpWsUEQQvIlbB69CMTbGZ1CbW+u/NQfD4eN+LVWcr0VLjS8cKxqMEBHHudMmF&#10;gvNp+/sHwgdkjZVjUvAiD6tlv7fAVLsnH6nNQiFiCPsUFZgQ6lRKnxuy6EeuJo7c1TUWQ4RNIXWD&#10;zxhuKzlJkpm0WHJsMFjTxlB+yx5WweGiZ9dDe3Pzod5PDN+zh5++lBr8dOt/EIG68BV/3DutIG6N&#10;V+INkMs3AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACKUJF2+AAAA2gAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" strokecolor="white [3201]" strokeweight="1pt">
-                    <v:fill r:id="rId30" o:title="" recolor="t" rotate="t" type="frame"/>
+                    <v:fill r:id="rId31" o:title="" recolor="t" rotate="t" type="frame"/>
                     <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="miter"/>
                     <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                       <w:txbxContent>
-                        <w:p w14:paraId="219D0AF1" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                        <w:p w14:paraId="219D0AF1" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:roundrect>
                   <v:roundrect id="Rectángulo redondeado 9" o:spid="_x0000_s1037" style="position:absolute;top:17952;width:56121;height:10275;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="6554f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD8tq6ZvgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NCsIw&#10;EITvgu8QVvCmqR5Eq1FEEATx4M/B49qsabHZlCbW+vZGEDwOM/MNs1i1thQN1b5wrGA0TEAQZ04X&#10;bBRcztvBFIQPyBpLx6TgTR5Wy25ngal2Lz5ScwpGRAj7FBXkIVSplD7LyaIfuoo4endXWwxR1kbq&#10;Gl8Rbks5TpKJtFhwXMixok1O2eP0tAqul/OxMS7ZbUauPdzK5rA3pJXq99r1HESgNvzDv/ZOK5jB&#10;90q8AXL5AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPy2rpm+AAAA2gAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" fillcolor="#45b363" strokecolor="white [3201]" strokeweight="1pt">
                     <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="miter"/>
                     <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                       <w:txbxContent>
-                        <w:p w14:paraId="05566707" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                        <w:p w14:paraId="05566707" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:roundrect>
                   <v:shape id="Cuadro de texto 10" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:11819;top:17952;width:44302;height:10275;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA1+QfwxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvQv/DMoIXqZtaLSV1lVZaKHhR2x8wzU6TYHYmZFcT/33nUPA2w3vz3jerzRAac6Eu1sIOHmYZ&#10;GOJCfM2lg++vj/tnMDEhe2yEycGVImzWd6MV5l56PtDlmEqjIRxzdFCl1ObWxqKigHEmLbFqv9IF&#10;TLp2pfUd9hoeGjvPsicbsGZtqLClbUXF6XgODqbX/V7K9/NhKT+yGHaP/Xb61js3GQ+vL2ASDelm&#10;/r/+9Iqv9PqLDmDXfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA1+QfwxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
                     <v:textbox inset="3pt,3pt,3pt,3pt">
                       <w:txbxContent>
-                        <w:p w14:paraId="50428FE6" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                        <w:p w14:paraId="50428FE6" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="215" w:lineRule="auto"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve">SEGUNDA LINEA DE DEFENSA - OFICINA ASESORA DE PLANEACIÓN INSTITUCIONAL Y DIRECCIONAMIENTO ESTRATÉGICO </w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="24974140" w14:textId="744D9DAB" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                        <w:p w14:paraId="24974140" w14:textId="744D9DAB" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                           <w:pPr>
                             <w:spacing w:before="70" w:after="0" w:line="215" w:lineRule="auto"/>
                             <w:ind w:left="90" w:firstLine="90"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Corresponde al seguimiento periódico de todos los riesgos por la Oficina de Planeación, permitiendo que se generen recomendaciones y posibles ajustes a los mapas de riesgos, de manera tal que las instancias de primera línea puedan establecer mejoras a los controles y a los riesgos, así mismo garantizar su aplicación efectiva, lo que implica que se deben incorporar ejercicios de </w:t>
                           </w:r>
                           <w:proofErr w:type="spellStart"/>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>asesoria</w:t>
                           </w:r>
                           <w:proofErr w:type="spellEnd"/>
                           <w:r>
                             <w:rPr>
@@ -31594,123 +31584,123 @@
                             <w:t xml:space="preserve"> a los </w:t>
                           </w:r>
                           <w:proofErr w:type="spellStart"/>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>lideres</w:t>
                           </w:r>
                           <w:proofErr w:type="spellEnd"/>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> de los procesos y sus equipos para la mejora de ese tema. </w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                   <v:roundrect id="Rectángulo redondeado 11" o:spid="_x0000_s1039" style="position:absolute;left:595;top:20707;width:11224;height:4765;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="6554f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/nau3wQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/JasMw&#10;EL0H+g9iCr3FsgMtxY0SQiHgQHKwE3oerKltao2EpXrp11eBQm/zeOts97PpxUiD7ywryJIUBHFt&#10;dceNgtv1uH4F4QOyxt4yKVjIw373sNpiru3EJY1VaEQMYZ+jgjYEl0vp65YM+sQ64sh92sFgiHBo&#10;pB5wiuGml5s0fZEGO44NLTp6b6n+qr6NAp/9HJ8L6c7FZS5P18Oycc3yodTT43x4AxFoDv/iP3eh&#10;4/wM7r/EA+TuFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP+dq7fBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" strokecolor="white [3201]" strokeweight="1pt">
-                    <v:fill r:id="rId31" o:title="" recolor="t" rotate="t" type="frame"/>
+                    <v:fill r:id="rId32" o:title="" recolor="t" rotate="t" type="frame"/>
                     <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="miter"/>
                     <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                       <w:txbxContent>
-                        <w:p w14:paraId="26E571C5" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                        <w:p w14:paraId="26E571C5" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:roundrect>
                   <v:roundrect id="Rectángulo redondeado 12" o:spid="_x0000_s1040" style="position:absolute;top:28823;width:56121;height:11487;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="6554f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDZgEjBxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/odlhF6kbgxWJHUNEhBFaqG2F29DdprEZGdDdmvS/vquUOhtHu9z1ulgGnGjzlWWFcxnEQji&#10;3OqKCwUf77vHFQjnkTU2lknBNzlIN+PRGhNte36j29kXIoSwS1BB6X2bSOnykgy6mW2JA/dpO4M+&#10;wK6QusM+hJtGxlG0lAYrDg0ltpSVlNfnL6PgeNjvl5ef1+xUTK+Lvq6eVi/9RamHybB9BuFp8P/i&#10;P/dBh/kx3H8JB8jNLwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDZgEjBxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" fillcolor="#6faa47" strokecolor="white [3201]" strokeweight="1pt">
                     <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="miter"/>
                     <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                       <w:txbxContent>
-                        <w:p w14:paraId="7D1472A7" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                        <w:p w14:paraId="7D1472A7" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:roundrect>
                   <v:shape id="Cuadro de texto 13" o:spid="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:11819;top:28823;width:44302;height:11487;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDIsnhRxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFLzpxiq2pG6CWBR76MFUCr0N2TEJzc6G3VUTf71bKPQ2j/c5q7w3rbiQ841lBbNpAoK4&#10;tLrhSsHxczt5AeEDssbWMikYyEOePYxWmGp75QNdilCJGMI+RQV1CF0qpS9rMuintiOO3Mk6gyFC&#10;V0nt8BrDTSufkmQpDTYcG2rsaFNT+VOcjYJd8dYull/Dx+nZHqvD8L1177eZUuPHfv0KIlAf/sV/&#10;7r2O8+fw+0s8QGZ3AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiyeFHEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
                     <v:textbox inset="3pt,3pt,3pt,3pt">
                       <w:txbxContent>
-                        <w:p w14:paraId="793C3F9E" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                        <w:p w14:paraId="793C3F9E" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="215" w:lineRule="auto"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve">TERCERA LINEA DE DEFENSA -OFICINA DE CONTROL INTERNO A LA GESTIÓN </w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="176195EC" w14:textId="267B4523" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                        <w:p w14:paraId="176195EC" w14:textId="1FC7E7B2" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                           <w:pPr>
                             <w:spacing w:before="70" w:after="0" w:line="215" w:lineRule="auto"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">- Seguimiento y evaluación a través de la auditoría interna para verificar y establecer la efectividad de los controles para evitar la materialización de riesgos. A través del Plan Anual de Auditorias propine esquemas de asesoría y acompañamiento a la entidad, actividades que pueden coordinar con la Oficina Asesora de Planeación Institucional y Direccionamiento Estratégico.  </w:t>
+                            <w:t xml:space="preserve">- Seguimiento y evaluación a través de la auditoría interna para verificar y establecer la efectividad de los controles para evitar la materialización de riesgos. A través del Plan Anual de Auditorias propone esquemas de asesoría y acompañamiento a la entidad, actividades que pueden coordinar con la Oficina Asesora de Planeación Institucional y Direccionamiento Estratégico.  </w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="15C14C96" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                        <w:p w14:paraId="15C14C96" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                           <w:pPr>
                             <w:spacing w:before="70" w:after="0" w:line="215" w:lineRule="auto"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                   <v:roundrect id="Rectángulo redondeado 14" o:spid="_x0000_s1042" style="position:absolute;left:595;top:32184;width:11224;height:4765;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="6554f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCj4lOoxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9bi8Iw&#10;EIXfBf9DGGHf1tRFvFSjyMKyq6DiBX0dm7EtNpPSRK3/3ggLvs1wzpzvzHham0LcqHK5ZQWddgSC&#10;OLE651TBfvfzOQDhPLLGwjIpeJCD6aTZGGOs7Z03dNv6VIQQdjEqyLwvYyldkpFB17YlcdDOtjLo&#10;w1qlUld4D+GmkF9R1JMGcw6EDEv6zii5bK8mQI6Xxe6xyuenpemvD2a+/I26Q6U+WvVsBMJT7d/m&#10;/+s/Hep34fVLGEBOngAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCj4lOoxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="white [3201]" strokeweight="1pt">
-                    <v:fill r:id="rId32" o:title="" recolor="t" rotate="t" type="frame"/>
+                    <v:fill r:id="rId33" o:title="" recolor="t" rotate="t" type="frame"/>
                     <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="miter"/>
                     <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                       <w:txbxContent>
-                        <w:p w14:paraId="31B270C9" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+                        <w:p w14:paraId="31B270C9" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:roundrect>
                 </v:group>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="15313773" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="007365E3" w:rsidRDefault="00B270DF" w:rsidP="007365E3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -31733,51 +31723,51 @@
     <w:p w14:paraId="1C28EAC8" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00CB78AC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A347CC4" w14:textId="53621897" w:rsidR="007365E3" w:rsidRPr="007365E3" w:rsidRDefault="007365E3" w:rsidP="007365E3">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc229496974"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc229496974"/>
       <w:r w:rsidRPr="007365E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ilustración </w:t>
       </w:r>
       <w:r w:rsidRPr="007365E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="007365E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Ilustración \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="007365E3">
@@ -31791,3689 +31781,3745 @@
       <w:r w:rsidR="00FA0C4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="007365E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007365E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: ESTRUCTURA PARA REDACCIÓN DE RIESGOS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="68C3B061" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRDefault="00B270DF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3CA8AEDB" wp14:editId="2E48D1E4">
             <wp:extent cx="4943902" cy="1386749"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2048460046" name="image12.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image12.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33"/>
+                    <a:blip r:embed="rId34"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4943902" cy="1386749"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21C9A1C7" w14:textId="355A7C53" w:rsidR="002857B2" w:rsidRPr="002857B2" w:rsidRDefault="002857B2" w:rsidP="002857B2">
+    <w:p w14:paraId="21C9A1C7" w14:textId="5A17F5F8" w:rsidR="002857B2" w:rsidRPr="00263FC8" w:rsidRDefault="002857B2" w:rsidP="002857B2">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002857B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ilustración </w:t>
       </w:r>
       <w:r w:rsidRPr="002857B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="002857B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Ilustración \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="002857B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00FA0C4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="002857B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="002857B2">
+      <w:r w:rsidRPr="00EF593F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: SEGUIMIENTO A M</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF593F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>APA DE RIESGO DE CORRUPCIÓN 2026</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="35" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="269BD14D" w14:textId="4605A086" w:rsidR="002857B2" w:rsidRDefault="002857B2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60EC09F2" wp14:editId="5A467DE0">
             <wp:extent cx="5599430" cy="3710940"/>
             <wp:effectExtent l="0" t="0" r="1270" b="3810"/>
             <wp:docPr id="651610706" name="Gráfico 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5068BC1-3935-4792-9B37-4F5B980C2DAD}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId34"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId35"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="55369975" w14:textId="77777777" w:rsidR="002857B2" w:rsidRPr="002857B2" w:rsidRDefault="002857B2" w:rsidP="002857B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002857B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">De los 44 riesgos de corrupción que conformaban la matriz de riesgo de corrupción se eliminaron 11 riesgos a solicitud de los responsables de los procesos y justificaron su eliminación, quedando como evidencia la lista de asistencia de las mesas técnicas realizadas con los 17 procesos de la Corporación, quedando actualizada la matriz de riesgos de corrupción con 33 riesgos.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF881AD" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="009D602B" w:rsidRDefault="00957F4F" w:rsidP="00957F4F">
+    <w:p w14:paraId="4BF881AD" w14:textId="54AFA969" w:rsidR="00957F4F" w:rsidRPr="009D602B" w:rsidRDefault="00957F4F" w:rsidP="00957F4F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D602B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Ajuste, eliminación y creación de nuevos riesgos para el año 2025</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="17939DEC" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="00727202" w:rsidRDefault="00957F4F" w:rsidP="00957F4F">
+        <w:t>Ajuste, eliminación y creación de</w:t>
+      </w:r>
+      <w:r w:rsidR="00263FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nuevos riesgos para el año 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17939DEC" w14:textId="57940AEB" w:rsidR="00957F4F" w:rsidRPr="00727202" w:rsidRDefault="00957F4F" w:rsidP="00957F4F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00727202">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>La matriz de riesgos operativos fue actualizada para 2025 a través de mesas temáticas, documentadas en actas.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5847654A" w14:textId="1E3E4E53" w:rsidR="002857B2" w:rsidRDefault="00957F4F" w:rsidP="00957F4F">
+        <w:t>La matriz de riesgos operativos fue actualizada p</w:t>
+      </w:r>
+      <w:r w:rsidR="00263FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ara 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a través de mesas temáticas, documentadas en actas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5847654A" w14:textId="1E3E4E53" w:rsidR="002857B2" w:rsidRPr="00AD2FA9" w:rsidRDefault="00957F4F" w:rsidP="00957F4F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00727202">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Los ajustes se centraron en la revisión y modificación de la actividad</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> generadora de riesgo</w:t>
       </w:r>
       <w:r w:rsidRPr="00727202">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>, causa inmediata, causa raíz, descripción del riesgo, probabilidad y descripción del control. Además, se procedió a la creación de nuevos riesgos y a la eliminación de aquellos obsoletos en diversos procesos.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="219A88E6" w14:textId="4489E77D" w:rsidR="00957F4F" w:rsidRPr="00957F4F" w:rsidRDefault="00957F4F" w:rsidP="00957F4F">
+        <w:t xml:space="preserve">, causa inmediata, causa raíz, descripción del riesgo, probabilidad y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">descripción del control. Además, se procedió a la creación de nuevos riesgos y a la eliminación de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD2FA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>aquellos obsoletos en diversos procesos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="219A88E6" w14:textId="02DD9A80" w:rsidR="00957F4F" w:rsidRPr="00AD2FA9" w:rsidRDefault="00957F4F" w:rsidP="00957F4F">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00957F4F">
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_Toc229498214"/>
+      <w:r w:rsidRPr="00AD2FA9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tabla </w:t>
       </w:r>
-      <w:r w:rsidRPr="00957F4F">
+      <w:r w:rsidRPr="00AD2FA9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00957F4F">
+      <w:r w:rsidRPr="00AD2FA9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Tabla \* ARABIC </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00957F4F">
+      <w:r w:rsidRPr="00AD2FA9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00FA0C4E">
+      <w:r w:rsidR="00FA0C4E" w:rsidRPr="00AD2FA9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00957F4F">
+      <w:r w:rsidRPr="00AD2FA9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00957F4F">
+      <w:r w:rsidRPr="00AD2FA9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="40"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: RIESGOS OPERATIVOS DEL 202</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r w:rsidR="00DC16FC" w:rsidRPr="00AD2FA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="7087" w:type="dxa"/>
+        <w:tblW w:w="7262" w:type="dxa"/>
         <w:tblInd w:w="279" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3685"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="3777"/>
+        <w:gridCol w:w="726"/>
+        <w:gridCol w:w="872"/>
+        <w:gridCol w:w="871"/>
+        <w:gridCol w:w="1016"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00957F4F" w:rsidRPr="008179AE" w14:paraId="42474E29" w14:textId="77777777" w:rsidTr="00C0348A">
+      <w:tr w:rsidR="00957F4F" w:rsidRPr="008179AE" w14:paraId="42474E29" w14:textId="77777777" w:rsidTr="00AD2FA9">
         <w:trPr>
-          <w:trHeight w:val="612"/>
+          <w:trHeight w:val="589"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3777" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBDBDB" w:themeFill="accent3" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5BA0F9FF" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Procesos </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="726" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBDBDB" w:themeFill="accent3" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49A39955" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>No. De riesgos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBDBDB" w:themeFill="accent3" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="243E28B9" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Controles </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBDBDB" w:themeFill="accent3" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7FAD08AF" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Riesgos nuevos </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="1016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBDBDB" w:themeFill="accent3" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C332CB8" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Riesgos eliminados </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00957F4F" w:rsidRPr="008179AE" w14:paraId="4E13BAA8" w14:textId="77777777" w:rsidTr="00C0348A">
+      <w:tr w:rsidR="00957F4F" w:rsidRPr="008179AE" w14:paraId="4E13BAA8" w14:textId="77777777" w:rsidTr="00AD2FA9">
         <w:trPr>
-          <w:trHeight w:val="624"/>
+          <w:trHeight w:val="601"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3777" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="448E4107" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Direccionamiento Estratégico TIC </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="726" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="206183FC" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5811173D" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22B55DF2" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="1016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22E1DE23" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00957F4F" w:rsidRPr="008179AE" w14:paraId="7E22FC14" w14:textId="77777777" w:rsidTr="00C0348A">
+      <w:tr w:rsidR="00957F4F" w:rsidRPr="008179AE" w14:paraId="7E22FC14" w14:textId="77777777" w:rsidTr="00AD2FA9">
         <w:trPr>
-          <w:trHeight w:val="828"/>
+          <w:trHeight w:val="798"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3777" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65ECA5FB" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Planeación Institucional y Direccionamiento Estratégico</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="726" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42A87E0D" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54F899D4" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60324370" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="1016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03520F56" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00957F4F" w:rsidRPr="008179AE" w14:paraId="1A81DCB4" w14:textId="77777777" w:rsidTr="00C0348A">
+      <w:tr w:rsidR="00957F4F" w:rsidRPr="008179AE" w14:paraId="1A81DCB4" w14:textId="77777777" w:rsidTr="00AD2FA9">
         <w:trPr>
-          <w:trHeight w:val="420"/>
+          <w:trHeight w:val="404"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3777" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F2D810F" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Relacionamiento Institucional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="726" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FBCD552" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A507F74" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D368F15" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="1016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="311C01E8" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00957F4F" w:rsidRPr="008179AE" w14:paraId="1530FC00" w14:textId="77777777" w:rsidTr="00C0348A">
+      <w:tr w:rsidR="00957F4F" w:rsidRPr="008179AE" w14:paraId="1530FC00" w14:textId="77777777" w:rsidTr="00AD2FA9">
         <w:trPr>
-          <w:trHeight w:val="828"/>
+          <w:trHeight w:val="798"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3777" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02FC9A72" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Autorizaciones, Permisos y Licencias ambientales</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="726" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FBDAB9B" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A6D28E3" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68C65332" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="1016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B7290FD" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00957F4F" w:rsidRPr="008179AE" w14:paraId="77B80508" w14:textId="77777777" w:rsidTr="00C0348A">
+      <w:tr w:rsidR="00957F4F" w:rsidRPr="008179AE" w14:paraId="77B80508" w14:textId="77777777" w:rsidTr="00AD2FA9">
         <w:trPr>
-          <w:trHeight w:val="828"/>
+          <w:trHeight w:val="798"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3777" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1340476C" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Control, seguimiento, vigilancia y sancionatorios</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="726" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2400AF49" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49514E13" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F2CFE7A" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="1016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C2B646B" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00957F4F" w:rsidRPr="008179AE" w14:paraId="41B570FC" w14:textId="77777777" w:rsidTr="00C0348A">
+      <w:tr w:rsidR="00957F4F" w:rsidRPr="008179AE" w14:paraId="41B570FC" w14:textId="77777777" w:rsidTr="00AD2FA9">
         <w:trPr>
-          <w:trHeight w:val="612"/>
+          <w:trHeight w:val="589"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3777" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69A5EB88" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Desarrollo Ambiental Sostenible</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="726" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D49A257" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2CE5A698" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0134D789" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="1016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="633D4CBA" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00957F4F" w:rsidRPr="008179AE" w14:paraId="2A6CE51A" w14:textId="77777777" w:rsidTr="00C0348A">
+      <w:tr w:rsidR="00957F4F" w:rsidRPr="008179AE" w14:paraId="2A6CE51A" w14:textId="77777777" w:rsidTr="00AD2FA9">
         <w:trPr>
-          <w:trHeight w:val="612"/>
+          <w:trHeight w:val="589"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3777" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68BC4AB0" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Planificación Ambiental Sostenible </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="726" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A8A254C" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40C5828A" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="742DCF3B" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="1016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C74083E" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00957F4F" w:rsidRPr="008179AE" w14:paraId="045C7C65" w14:textId="77777777" w:rsidTr="00C0348A">
+      <w:tr w:rsidR="00957F4F" w:rsidRPr="008179AE" w14:paraId="045C7C65" w14:textId="77777777" w:rsidTr="00AD2FA9">
         <w:trPr>
-          <w:trHeight w:val="408"/>
+          <w:trHeight w:val="393"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3777" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E9DE13A" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Gestión Administrativa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="726" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79D62C2F" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2869F72B" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="043BFC46" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="1016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C49C021" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00957F4F" w:rsidRPr="008179AE" w14:paraId="5836A055" w14:textId="77777777" w:rsidTr="00C0348A">
+      <w:tr w:rsidR="00957F4F" w:rsidRPr="008179AE" w14:paraId="5836A055" w14:textId="77777777" w:rsidTr="00AD2FA9">
         <w:trPr>
-          <w:trHeight w:val="408"/>
+          <w:trHeight w:val="393"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3777" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B1CF054" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestión de contratación  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="726" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="503CA4DA" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="418D0D0C" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B3A54A2" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="1016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67CDAB6F" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00957F4F" w:rsidRPr="008179AE" w14:paraId="68A41A01" w14:textId="77777777" w:rsidTr="00C0348A">
+      <w:tr w:rsidR="00957F4F" w:rsidRPr="008179AE" w14:paraId="68A41A01" w14:textId="77777777" w:rsidTr="00AD2FA9">
         <w:trPr>
-          <w:trHeight w:val="408"/>
+          <w:trHeight w:val="393"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3777" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42B1C302" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestión Documental </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="726" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3892ED4F" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77A6B169" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="50F0EE72" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="1016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="45F87B6F" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00957F4F" w:rsidRPr="008179AE" w14:paraId="122F7BFB" w14:textId="77777777" w:rsidTr="00C0348A">
+      <w:tr w:rsidR="00957F4F" w:rsidRPr="008179AE" w14:paraId="122F7BFB" w14:textId="77777777" w:rsidTr="00AD2FA9">
         <w:trPr>
-          <w:trHeight w:val="408"/>
+          <w:trHeight w:val="393"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3777" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A86798B" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestión del Talento Humano </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="726" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13F1B9E4" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B7524FD" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1818CA7D" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="1016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A1CE951" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00957F4F" w:rsidRPr="008179AE" w14:paraId="753991F5" w14:textId="77777777" w:rsidTr="00C0348A">
+      <w:tr w:rsidR="00957F4F" w:rsidRPr="008179AE" w14:paraId="753991F5" w14:textId="77777777" w:rsidTr="00AD2FA9">
         <w:trPr>
-          <w:trHeight w:val="408"/>
+          <w:trHeight w:val="393"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3777" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42B3FE76" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestión de Ingresos </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="726" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E35CA24" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40986F51" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32F33EA8" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="1016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38B790C4" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00957F4F" w:rsidRPr="008179AE" w14:paraId="11C78413" w14:textId="77777777" w:rsidTr="00C0348A">
+      <w:tr w:rsidR="00957F4F" w:rsidRPr="008179AE" w14:paraId="11C78413" w14:textId="77777777" w:rsidTr="00AD2FA9">
         <w:trPr>
-          <w:trHeight w:val="408"/>
+          <w:trHeight w:val="393"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3777" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3CA14D47" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestión Financiera </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="726" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="131E7E94" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13EAA8D1" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C5B247B" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="1016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F935242" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00957F4F" w:rsidRPr="008179AE" w14:paraId="74BD67B6" w14:textId="77777777" w:rsidTr="00C0348A">
+      <w:tr w:rsidR="00957F4F" w:rsidRPr="008179AE" w14:paraId="74BD67B6" w14:textId="77777777" w:rsidTr="00AD2FA9">
         <w:trPr>
-          <w:trHeight w:val="408"/>
+          <w:trHeight w:val="393"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3777" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E227511" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Gestión de Soporte TIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="726" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7AF1CE6F" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2989808C" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B153708" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="1016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17ECDBEA" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00957F4F" w:rsidRPr="008179AE" w14:paraId="6573990E" w14:textId="77777777" w:rsidTr="00C0348A">
+      <w:tr w:rsidR="00957F4F" w:rsidRPr="008179AE" w14:paraId="6573990E" w14:textId="77777777" w:rsidTr="00AD2FA9">
         <w:trPr>
-          <w:trHeight w:val="276"/>
+          <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3777" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2140AACE" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Defensa Jurídica </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="726" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48E553B6" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="20C953C5" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="669F808F" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="1016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1013DF8B" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00957F4F" w:rsidRPr="008179AE" w14:paraId="77A00799" w14:textId="77777777" w:rsidTr="00C0348A">
+      <w:tr w:rsidR="00957F4F" w:rsidRPr="008179AE" w14:paraId="77A00799" w14:textId="77777777" w:rsidTr="00AD2FA9">
         <w:trPr>
-          <w:trHeight w:val="408"/>
+          <w:trHeight w:val="393"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3777" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1EC3ABD1" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Servicio al ciudadano </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="726" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53A342D2" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39476096" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02511C5C" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="1016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7CB99BEF" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00957F4F" w:rsidRPr="008179AE" w14:paraId="48F53A39" w14:textId="77777777" w:rsidTr="00C0348A">
+      <w:tr w:rsidR="00957F4F" w:rsidRPr="008179AE" w14:paraId="48F53A39" w14:textId="77777777" w:rsidTr="00AD2FA9">
         <w:trPr>
-          <w:trHeight w:val="408"/>
+          <w:trHeight w:val="393"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3777" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51507F61" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluación institucional </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="726" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18337D63" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A5E0DF1" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55499B42" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="1016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03D62279" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00957F4F" w:rsidRPr="008179AE" w14:paraId="151CAC81" w14:textId="77777777" w:rsidTr="00C0348A">
+      <w:tr w:rsidR="00957F4F" w:rsidRPr="008179AE" w14:paraId="151CAC81" w14:textId="77777777" w:rsidTr="00AD2FA9">
         <w:trPr>
-          <w:trHeight w:val="276"/>
+          <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcW w:w="3777" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02C77461" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="726" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38C84E48" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="776FFDF7" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E6EED76" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="1016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="20987DBE" w14:textId="77777777" w:rsidR="00957F4F" w:rsidRPr="008179AE" w:rsidRDefault="00957F4F" w:rsidP="00C0348A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008179AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
@@ -35844,126 +35890,134 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="437C76FD" w14:textId="14CF52AC" w:rsidR="00004EF3" w:rsidRDefault="00004EF3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70A346F4" w14:textId="17647C72" w:rsidR="00004EF3" w:rsidRDefault="00004EF3">
+    <w:p w14:paraId="411BAC6A" w14:textId="7D874B40" w:rsidR="007365E3" w:rsidRDefault="007365E3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0506EF6B" w14:textId="77777777" w:rsidR="00004EF3" w:rsidRDefault="00004EF3">
+    <w:p w14:paraId="4A5EDA59" w14:textId="3B9C5C9C" w:rsidR="00BE6476" w:rsidRDefault="00BE6476">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="411BAC6A" w14:textId="77777777" w:rsidR="007365E3" w:rsidRDefault="007365E3">
+    <w:p w14:paraId="7899A070" w14:textId="77777777" w:rsidR="00BE6476" w:rsidRDefault="00BE6476">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2616FB04" w14:textId="77777777" w:rsidR="00CB78AC" w:rsidRPr="001C349A" w:rsidRDefault="001E2331">
+    <w:p w14:paraId="2616FB04" w14:textId="4D2DFB76" w:rsidR="00CB78AC" w:rsidRPr="001C349A" w:rsidRDefault="00DC67D9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>11.</w:t>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="001E2331">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B270DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B270DF" w:rsidRPr="001C349A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CONTROL DE CAMBIOS </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="8642" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="0" w:type="dxa"/>
@@ -36767,345 +36821,344 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>13/05/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="46156CB8" w14:textId="77777777" w:rsidR="006E40D7" w:rsidRDefault="006E40D7">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006E40D7">
-      <w:headerReference w:type="default" r:id="rId35"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId37"/>
+      <w:headerReference w:type="default" r:id="rId36"/>
+      <w:footerReference w:type="even" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId38"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1418" w:right="1701" w:bottom="1276" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0542F058" w14:textId="77777777" w:rsidR="00B06DA2" w:rsidRDefault="00B06DA2">
+    <w:p w14:paraId="09E8A924" w14:textId="77777777" w:rsidR="009C73E5" w:rsidRDefault="009C73E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67D34FA3" w14:textId="77777777" w:rsidR="00B06DA2" w:rsidRDefault="00B06DA2">
+    <w:p w14:paraId="4612329A" w14:textId="77777777" w:rsidR="009C73E5" w:rsidRDefault="009C73E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Narrow">
     <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="188DC034" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+  <w:p w14:paraId="188DC034" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1113481D" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+  <w:p w14:paraId="1113481D" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="545228C3" w14:textId="7C62DE23" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+  <w:p w14:paraId="545228C3" w14:textId="7C62DE23" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="6EF29A3A" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+  <w:p w14:paraId="6EF29A3A" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E957353" w14:textId="77777777" w:rsidR="00B06DA2" w:rsidRDefault="00B06DA2">
+    <w:p w14:paraId="5ED3B3A6" w14:textId="77777777" w:rsidR="009C73E5" w:rsidRDefault="009C73E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6990BC4A" w14:textId="77777777" w:rsidR="00B06DA2" w:rsidRDefault="00B06DA2">
+    <w:p w14:paraId="614DD13F" w14:textId="77777777" w:rsidR="009C73E5" w:rsidRDefault="009C73E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4916E00D" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+  <w:p w14:paraId="4916E00D" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="a4"/>
       <w:tblW w:w="9209" w:type="dxa"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1838"/>
       <w:gridCol w:w="5103"/>
       <w:gridCol w:w="2268"/>
     </w:tblGrid>
-    <w:tr w:rsidR="001E70CE" w14:paraId="7D50DBBF" w14:textId="77777777" w:rsidTr="00DF4A55">
+    <w:tr w:rsidR="00B533BE" w14:paraId="7D50DBBF" w14:textId="77777777" w:rsidTr="00DF4A55">
       <w:trPr>
         <w:trHeight w:val="1127"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1838" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
-        <w:p w14:paraId="0D9E376E" w14:textId="1A1A9E31" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+        <w:p w14:paraId="0D9E376E" w14:textId="1A1A9E31" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:spacing w:after="200"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
@@ -37149,335 +37202,335 @@
                           <a:ext cx="648054" cy="953021"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5103" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="09C12F3C" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+        <w:p w14:paraId="09C12F3C" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:spacing w:after="200"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="533DD415" w14:textId="06738DFC" w:rsidR="001E70CE" w:rsidRDefault="001E70CE" w:rsidP="00FD3013">
+        <w:p w14:paraId="533DD415" w14:textId="06738DFC" w:rsidR="00B533BE" w:rsidRDefault="00B533BE" w:rsidP="00FD3013">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:spacing w:after="200"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>PLANEACION INSTITUCIONAL Y DIRECCIONAMIENTO ESTRATEGICO</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2268" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="05FE07D1" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+        <w:p w14:paraId="05FE07D1" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:spacing w:after="200"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="000000"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="7D7E9CC3" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+        <w:p w14:paraId="7D7E9CC3" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:spacing w:after="200"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="000000"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Código:</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> DE_PI_004</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="001E70CE" w14:paraId="3A52D35D" w14:textId="77777777">
+    <w:tr w:rsidR="00B533BE" w14:paraId="3A52D35D" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="439"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1838" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w14:paraId="220B38C8" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+        <w:p w14:paraId="220B38C8" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5103" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
-        <w:p w14:paraId="238E1704" w14:textId="742F3454" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+        <w:p w14:paraId="238E1704" w14:textId="742F3454" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:spacing w:after="200"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="1D15BD70" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+        <w:p w14:paraId="1D15BD70" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:spacing w:after="200"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>CONTEXTO ESTRATEGICO</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2268" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="66112204" w14:textId="31AEE1ED" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+        <w:p w14:paraId="66112204" w14:textId="31AEE1ED" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:spacing w:after="200"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="000000"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Versión: 03</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="001E70CE" w14:paraId="7E4B3AD0" w14:textId="77777777">
+    <w:tr w:rsidR="00B533BE" w14:paraId="7E4B3AD0" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1838" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w14:paraId="16835D72" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+        <w:p w14:paraId="16835D72" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5103" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w14:paraId="48A49CE7" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+        <w:p w14:paraId="48A49CE7" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2268" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="6E24367D" w14:textId="4033FF31" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+        <w:p w14:paraId="6E24367D" w14:textId="4F8243C2" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:spacing w:after="200"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="000000"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
@@ -37503,157 +37556,157 @@
               <w:sz w:val="24"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:instrText>PAGE</w:instrText>
           </w:r>
           <w:r w:rsidRPr="00AC0516">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00AC0516">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00FA0C4E">
+          <w:r w:rsidR="00EF593F">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:noProof/>
               <w:sz w:val="24"/>
             </w:rPr>
-            <w:t>2</w:t>
+            <w:t>55</w:t>
           </w:r>
           <w:r w:rsidRPr="00AC0516">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00AC0516">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> de </w:t>
           </w:r>
           <w:r w:rsidRPr="00AC0516">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00AC0516">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:instrText>NUMPAGES</w:instrText>
           </w:r>
           <w:r w:rsidRPr="00AC0516">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:instrText xml:space="preserve">  </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00AC0516">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00FA0C4E">
+          <w:r w:rsidR="00EF593F">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:noProof/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>56</w:t>
           </w:r>
           <w:r w:rsidRPr="00AC0516">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="271C42DD" w14:textId="5B727C0B" w:rsidR="001E70CE" w:rsidRPr="005F7ACE" w:rsidRDefault="001E70CE" w:rsidP="005F7ACE">
+  <w:p w14:paraId="271C42DD" w14:textId="5B727C0B" w:rsidR="00B533BE" w:rsidRPr="005F7ACE" w:rsidRDefault="00B533BE" w:rsidP="005F7ACE">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005F7ACE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>COPIA CONTROLADA</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3EC33D93" w14:textId="77777777" w:rsidR="001E70CE" w:rsidRDefault="001E70CE">
+  <w:p w14:paraId="3EC33D93" w14:textId="77777777" w:rsidR="00B533BE" w:rsidRDefault="00B533BE">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="016E00CE"/>
@@ -37855,50 +37908,139 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B01445A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A60496E6"/>
+    <w:lvl w:ilvl="0" w:tplc="240A000F">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C0B20B8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DD96556E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
@@ -37940,51 +38082,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C501D87"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EF040CF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -38071,51 +38213,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10AE0FEF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E84AF51C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -38202,51 +38344,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1227181E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BF92DCD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -38333,51 +38475,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1859497E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA7A3418"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
@@ -38424,51 +38566,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5304" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6308" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6952" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18C1663A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="29BC8BCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -38555,51 +38697,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2095292D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B1F45A2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -38686,51 +38828,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D4A1FBD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="982657F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -38772,51 +38914,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31F37AAC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B20853FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -38885,51 +39027,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36A629EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="104A3100"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -39016,51 +39158,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="383F77D2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="27A2F82E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -39147,51 +39289,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C106F3E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0060C1B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -39278,51 +39420,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C12379D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A29E2800"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -39409,51 +39551,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="404B2F87"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F732D1EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -39540,51 +39682,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41E6454B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0674FD7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -39671,51 +39813,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="437762B9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="225C7080"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -39802,51 +39944,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44A70FE0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5666E0D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -39933,51 +40075,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49311DB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AAB0D0AC"/>
     <w:lvl w:ilvl="0" w:tplc="D668EE66">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="863" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="88F468E2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1686" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -40048,51 +40190,51 @@
     <w:lvl w:ilvl="7" w:tplc="ACD26268">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6645" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A1082ABC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7471" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49921BF0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0FD47652"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -40179,51 +40321,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D824C1E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AEB4CDAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -40310,51 +40452,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E097A43"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6B38DD04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -40441,51 +40583,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50E51EC0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A6E89CD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="359"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -40527,51 +40669,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="544A6B28"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="43DEFD2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -40658,51 +40800,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54713043"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="89A030B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -40789,51 +40931,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="568C020A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BE2899DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -40875,51 +41017,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C2E0FBA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2788E1CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -41006,51 +41148,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="654B3073"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F4ECA72C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -41137,51 +41279,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DAC1F33"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="61C8A262"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -41268,51 +41410,164 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="724D397E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B17EAEFE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74401E1A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F96A1180"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -41399,51 +41654,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="771E111D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="82DA79B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -41530,51 +41785,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="776E1042"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E138A38E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -41661,51 +41916,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E3C295F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AB0C5746"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -41775,315 +42030,368 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="13">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="16">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="16">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="23">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="24">
-[...30 lines deleted...]
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="34"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CB78AC"/>
     <w:rsid w:val="00004EF3"/>
     <w:rsid w:val="000127AA"/>
     <w:rsid w:val="0001473D"/>
     <w:rsid w:val="00035A90"/>
+    <w:rsid w:val="00042C3A"/>
     <w:rsid w:val="00052F5C"/>
     <w:rsid w:val="000603E0"/>
     <w:rsid w:val="0007308C"/>
     <w:rsid w:val="00087DD1"/>
     <w:rsid w:val="000A63F7"/>
     <w:rsid w:val="000C241C"/>
     <w:rsid w:val="000E6A59"/>
     <w:rsid w:val="001229A6"/>
     <w:rsid w:val="001467CA"/>
     <w:rsid w:val="001660EB"/>
+    <w:rsid w:val="001701C5"/>
+    <w:rsid w:val="0018389A"/>
     <w:rsid w:val="00184EE4"/>
     <w:rsid w:val="001C349A"/>
+    <w:rsid w:val="001C3EA2"/>
     <w:rsid w:val="001C6006"/>
     <w:rsid w:val="001D1FC5"/>
     <w:rsid w:val="001E2331"/>
     <w:rsid w:val="001E70CE"/>
     <w:rsid w:val="001F0FE5"/>
     <w:rsid w:val="001F25C9"/>
     <w:rsid w:val="001F648C"/>
+    <w:rsid w:val="00233095"/>
     <w:rsid w:val="002450E7"/>
+    <w:rsid w:val="00263FC8"/>
     <w:rsid w:val="002857B2"/>
     <w:rsid w:val="002A7FC3"/>
     <w:rsid w:val="002B7A6F"/>
     <w:rsid w:val="002C43C2"/>
     <w:rsid w:val="002C5168"/>
     <w:rsid w:val="002F73E7"/>
     <w:rsid w:val="003069E3"/>
     <w:rsid w:val="003374FC"/>
+    <w:rsid w:val="0034404B"/>
     <w:rsid w:val="00350BC9"/>
     <w:rsid w:val="00353B85"/>
+    <w:rsid w:val="003653E7"/>
     <w:rsid w:val="00377B5A"/>
     <w:rsid w:val="0038018E"/>
+    <w:rsid w:val="003909EC"/>
     <w:rsid w:val="003A5361"/>
     <w:rsid w:val="003E0664"/>
     <w:rsid w:val="003E1AE3"/>
     <w:rsid w:val="003F5DC0"/>
     <w:rsid w:val="003F5F52"/>
+    <w:rsid w:val="0041396C"/>
     <w:rsid w:val="00445CBE"/>
     <w:rsid w:val="0045394C"/>
     <w:rsid w:val="00480063"/>
+    <w:rsid w:val="00490455"/>
     <w:rsid w:val="004A201C"/>
     <w:rsid w:val="004E02AB"/>
     <w:rsid w:val="004E6CEA"/>
     <w:rsid w:val="005004E5"/>
+    <w:rsid w:val="00503246"/>
+    <w:rsid w:val="005079AE"/>
     <w:rsid w:val="00516016"/>
+    <w:rsid w:val="00542F4D"/>
     <w:rsid w:val="00546C60"/>
+    <w:rsid w:val="00583603"/>
+    <w:rsid w:val="00584480"/>
+    <w:rsid w:val="00586811"/>
     <w:rsid w:val="00593B0B"/>
     <w:rsid w:val="005A05CE"/>
     <w:rsid w:val="005A3D18"/>
     <w:rsid w:val="005C75BF"/>
     <w:rsid w:val="005E6918"/>
     <w:rsid w:val="005F7ACE"/>
     <w:rsid w:val="006038ED"/>
     <w:rsid w:val="00611DB6"/>
     <w:rsid w:val="006709E6"/>
     <w:rsid w:val="00672550"/>
     <w:rsid w:val="00691D7C"/>
     <w:rsid w:val="006A4A6B"/>
     <w:rsid w:val="006B1A5F"/>
+    <w:rsid w:val="006B56B2"/>
+    <w:rsid w:val="006C027E"/>
     <w:rsid w:val="006E40D7"/>
     <w:rsid w:val="006F6C84"/>
     <w:rsid w:val="007365E3"/>
     <w:rsid w:val="007A1198"/>
     <w:rsid w:val="00801807"/>
     <w:rsid w:val="00813BCE"/>
+    <w:rsid w:val="008244C6"/>
     <w:rsid w:val="008506F3"/>
+    <w:rsid w:val="008719CE"/>
+    <w:rsid w:val="00895C2F"/>
+    <w:rsid w:val="008A206D"/>
     <w:rsid w:val="008C63D8"/>
     <w:rsid w:val="008C6D8E"/>
     <w:rsid w:val="0090232F"/>
     <w:rsid w:val="009070D7"/>
     <w:rsid w:val="00957F4F"/>
+    <w:rsid w:val="00981CE7"/>
     <w:rsid w:val="00983BDA"/>
     <w:rsid w:val="00984939"/>
+    <w:rsid w:val="00991789"/>
     <w:rsid w:val="009920A1"/>
     <w:rsid w:val="009B6118"/>
+    <w:rsid w:val="009C73E5"/>
     <w:rsid w:val="009D35D9"/>
     <w:rsid w:val="009D602B"/>
     <w:rsid w:val="009F4510"/>
+    <w:rsid w:val="00A116F4"/>
     <w:rsid w:val="00A16930"/>
+    <w:rsid w:val="00A239B3"/>
     <w:rsid w:val="00A77EA3"/>
     <w:rsid w:val="00A86362"/>
     <w:rsid w:val="00A938A0"/>
     <w:rsid w:val="00AB3F23"/>
     <w:rsid w:val="00AD1EAE"/>
+    <w:rsid w:val="00AD2FA9"/>
     <w:rsid w:val="00AD38A8"/>
     <w:rsid w:val="00AF4771"/>
     <w:rsid w:val="00B02856"/>
     <w:rsid w:val="00B06DA2"/>
     <w:rsid w:val="00B270DF"/>
+    <w:rsid w:val="00B418D9"/>
     <w:rsid w:val="00B5236B"/>
+    <w:rsid w:val="00B533BE"/>
     <w:rsid w:val="00B54B37"/>
     <w:rsid w:val="00B62FF7"/>
+    <w:rsid w:val="00B63F7F"/>
     <w:rsid w:val="00B95E16"/>
     <w:rsid w:val="00B97E48"/>
     <w:rsid w:val="00BA5939"/>
     <w:rsid w:val="00BB7286"/>
     <w:rsid w:val="00BB7595"/>
     <w:rsid w:val="00BD664B"/>
+    <w:rsid w:val="00BE6476"/>
+    <w:rsid w:val="00BE6F03"/>
     <w:rsid w:val="00BF3E4A"/>
     <w:rsid w:val="00C0348A"/>
     <w:rsid w:val="00C3395E"/>
     <w:rsid w:val="00C34B52"/>
     <w:rsid w:val="00C41AA7"/>
     <w:rsid w:val="00C47DD3"/>
     <w:rsid w:val="00C504B5"/>
     <w:rsid w:val="00C56704"/>
+    <w:rsid w:val="00C83102"/>
     <w:rsid w:val="00C94A3D"/>
     <w:rsid w:val="00CA79FF"/>
+    <w:rsid w:val="00CB2866"/>
     <w:rsid w:val="00CB78AC"/>
     <w:rsid w:val="00CB79EC"/>
     <w:rsid w:val="00CD4CF4"/>
     <w:rsid w:val="00CD7625"/>
     <w:rsid w:val="00CE6554"/>
+    <w:rsid w:val="00CF4015"/>
     <w:rsid w:val="00D11147"/>
     <w:rsid w:val="00D35EEB"/>
     <w:rsid w:val="00D431F7"/>
     <w:rsid w:val="00D65916"/>
     <w:rsid w:val="00D870D6"/>
+    <w:rsid w:val="00D92968"/>
+    <w:rsid w:val="00DA32A0"/>
+    <w:rsid w:val="00DC16FC"/>
+    <w:rsid w:val="00DC67D9"/>
     <w:rsid w:val="00DD36E9"/>
     <w:rsid w:val="00DE3342"/>
     <w:rsid w:val="00DE346D"/>
     <w:rsid w:val="00DF4A55"/>
     <w:rsid w:val="00E12B2E"/>
+    <w:rsid w:val="00E16F01"/>
     <w:rsid w:val="00E17F7F"/>
     <w:rsid w:val="00E20E5A"/>
+    <w:rsid w:val="00E32C06"/>
     <w:rsid w:val="00E82941"/>
+    <w:rsid w:val="00E91F9F"/>
     <w:rsid w:val="00E93FBA"/>
+    <w:rsid w:val="00EA0FF8"/>
     <w:rsid w:val="00EB5315"/>
+    <w:rsid w:val="00EF593F"/>
     <w:rsid w:val="00F1135F"/>
+    <w:rsid w:val="00F33A77"/>
     <w:rsid w:val="00F33E5E"/>
     <w:rsid w:val="00F56B1E"/>
     <w:rsid w:val="00F723D6"/>
     <w:rsid w:val="00F724F7"/>
     <w:rsid w:val="00FA0C4E"/>
     <w:rsid w:val="00FA0F19"/>
     <w:rsid w:val="00FA6BCD"/>
     <w:rsid w:val="00FB7140"/>
     <w:rsid w:val="00FC18ED"/>
     <w:rsid w:val="00FD3013"/>
     <w:rsid w:val="00FD4911"/>
     <w:rsid w:val="00FE129B"/>
     <w:rsid w:val="00FF035A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -43789,62 +44097,2246 @@
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tabladeilustraciones">
     <w:name w:val="table of figures"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00691D7C"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart4.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Hoja_de_c_lculo_de_Microsoft_Excel.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
+<file path=word/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Hoja_de_c_lculo_de_Microsoft_Excel1.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
+</file>
+
+<file path=word/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Hoja_de_c_lculo_de_Microsoft_Excel2.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
+</file>
+
+<file path=word/charts/_rels/chart4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Hoja_de_c_lculo_de_Microsoft_Excel3.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors4.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style4.xml"/></Relationships>
+</file>
+
+<file path=word/charts/_rels/chart5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Hoja_de_c_lculo_de_Microsoft_Excel4.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors5.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style5.xml"/></Relationships>
+</file>
+
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="es-ES"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="all" spc="120" normalizeH="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-EC" sz="1200"/>
+              <a:t>TOTAL DE PQRSD</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-EC" sz="1200" baseline="0"/>
+              <a:t> RECIBIDAS EN LOS TRES TRIMESTRES DEL 2026</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-EC" sz="1200"/>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="all" spc="120" normalizeH="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="es-CO"/>
+        </a:p>
+      </c:txPr>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:view3D>
+      <c:rotX val="15"/>
+      <c:rotY val="20"/>
+      <c:depthPercent val="100"/>
+      <c:rAngAx val="1"/>
+    </c:view3D>
+    <c:floor>
+      <c:thickness val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:sp3d/>
+      </c:spPr>
+    </c:floor>
+    <c:sideWall>
+      <c:thickness val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:sp3d/>
+      </c:spPr>
+    </c:sideWall>
+    <c:backWall>
+      <c:thickness val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:sp3d/>
+      </c:spPr>
+    </c:backWall>
+    <c:plotArea>
+      <c:layout/>
+      <c:bar3DChart>
+        <c:barDir val="col"/>
+        <c:grouping val="stacked"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Hoja1!$G$82</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>PRIMER TRIMESTRE </c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+            <a:sp3d/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:dLbls>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="800" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="lt1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="es-CO"/>
+              </a:p>
+            </c:txPr>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="1"/>
+                <c15:leaderLines>
+                  <c:spPr>
+                    <a:ln w="9525">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1">
+                          <a:lumMod val="35000"/>
+                          <a:lumOff val="65000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                    </a:ln>
+                    <a:effectLst/>
+                  </c:spPr>
+                </c15:leaderLines>
+              </c:ext>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>Hoja1!$F$83:$F$91</c:f>
+              <c:strCache>
+                <c:ptCount val="9"/>
+                <c:pt idx="0">
+                  <c:v>Enero </c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Febrero </c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Marzo </c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>Abril </c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>Mayo </c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>Junio </c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>Julio </c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>Agosto </c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>Septiembre </c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Hoja1!$G$83:$G$91</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="9"/>
+                <c:pt idx="0">
+                  <c:v>2141</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>3383</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>3419</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-11E4-4A1F-B3D3-E09B5FED4FBE}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="1"/>
+          <c:order val="1"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Hoja1!$H$82</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>SEGUNDO TRIMESTRE </c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+            <a:sp3d/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:dLbls>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="800" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="lt1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="es-CO"/>
+              </a:p>
+            </c:txPr>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="1"/>
+                <c15:leaderLines>
+                  <c:spPr>
+                    <a:ln w="9525">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1">
+                          <a:lumMod val="35000"/>
+                          <a:lumOff val="65000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                    </a:ln>
+                    <a:effectLst/>
+                  </c:spPr>
+                </c15:leaderLines>
+              </c:ext>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>Hoja1!$F$83:$F$91</c:f>
+              <c:strCache>
+                <c:ptCount val="9"/>
+                <c:pt idx="0">
+                  <c:v>Enero </c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Febrero </c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Marzo </c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>Abril </c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>Mayo </c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>Junio </c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>Julio </c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>Agosto </c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>Septiembre </c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Hoja1!$H$83:$H$91</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="9"/>
+                <c:pt idx="3">
+                  <c:v>2830</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>2250</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>2171</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000001-11E4-4A1F-B3D3-E09B5FED4FBE}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="2"/>
+          <c:order val="2"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Hoja1!$I$82</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>TERCER TRIMESTRE </c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+            <a:sp3d/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:dLbls>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="800" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="lt1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="es-CO"/>
+              </a:p>
+            </c:txPr>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="1"/>
+                <c15:leaderLines>
+                  <c:spPr>
+                    <a:ln w="9525">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1">
+                          <a:lumMod val="35000"/>
+                          <a:lumOff val="65000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                    </a:ln>
+                    <a:effectLst/>
+                  </c:spPr>
+                </c15:leaderLines>
+              </c:ext>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>Hoja1!$F$83:$F$91</c:f>
+              <c:strCache>
+                <c:ptCount val="9"/>
+                <c:pt idx="0">
+                  <c:v>Enero </c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Febrero </c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Marzo </c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>Abril </c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>Mayo </c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>Junio </c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>Julio </c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>Agosto </c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>Septiembre </c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Hoja1!$I$83:$I$91</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="9"/>
+                <c:pt idx="6">
+                  <c:v>2193</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>2211</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>2611</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000002-11E4-4A1F-B3D3-E09B5FED4FBE}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="1"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:gapWidth val="79"/>
+        <c:shape val="box"/>
+        <c:axId val="988452992"/>
+        <c:axId val="988455392"/>
+        <c:axId val="0"/>
+      </c:bar3DChart>
+      <c:catAx>
+        <c:axId val="988452992"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="15000"/>
+                  <a:lumOff val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="15000"/>
+                <a:lumOff val="85000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:round/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="all" spc="120" normalizeH="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="988455392"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="988455392"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="1"/>
+        <c:axPos val="l"/>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:crossAx val="988452992"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:legend>
+      <c:legendPos val="t"/>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="es-CO"/>
+        </a:p>
+      </c:txPr>
+    </c:legend>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+    <c:extLst>
+      <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
+        <c16r3:dataDisplayOptions16>
+          <c16r3:dispNaAsBlank val="1"/>
+        </c16r3:dataDisplayOptions16>
+      </c:ext>
+    </c:extLst>
+  </c:chart>
+  <c:spPr>
+    <a:solidFill>
+      <a:schemeClr val="lt1"/>
+    </a:solidFill>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:solidFill>
+        <a:schemeClr val="tx1">
+          <a:lumMod val="15000"/>
+          <a:lumOff val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="es-CO"/>
+    </a:p>
+  </c:txPr>
+  <c:externalData r:id="rId3">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
+</file>
+
+<file path=word/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="es-ES"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-EC"/>
+              <a:t>Consolidado</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-EC" baseline="0"/>
+              <a:t> por Trimestre </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-EC"/>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1">
+                  <a:lumMod val="75000"/>
+                  <a:lumOff val="25000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="es-CO"/>
+        </a:p>
+      </c:txPr>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:view3D>
+      <c:rotX val="50"/>
+      <c:rotY val="0"/>
+      <c:depthPercent val="100"/>
+      <c:rAngAx val="0"/>
+    </c:view3D>
+    <c:floor>
+      <c:thickness val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:sp3d/>
+      </c:spPr>
+    </c:floor>
+    <c:sideWall>
+      <c:thickness val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:sp3d/>
+      </c:spPr>
+    </c:sideWall>
+    <c:backWall>
+      <c:thickness val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:sp3d/>
+      </c:spPr>
+    </c:backWall>
+    <c:plotArea>
+      <c:layout/>
+      <c:pie3DChart>
+        <c:varyColors val="1"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:dPt>
+            <c:idx val="0"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst>
+                <a:outerShdw blurRad="254000" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
+                  <a:prstClr val="black">
+                    <a:alpha val="20000"/>
+                  </a:prstClr>
+                </a:outerShdw>
+              </a:effectLst>
+              <a:sp3d/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000001-EAD7-4968-B0C2-D5E3FC6B1813}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="1"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst>
+                <a:outerShdw blurRad="254000" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
+                  <a:prstClr val="black">
+                    <a:alpha val="20000"/>
+                  </a:prstClr>
+                </a:outerShdw>
+              </a:effectLst>
+              <a:sp3d/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000003-EAD7-4968-B0C2-D5E3FC6B1813}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="2"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent3"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst>
+                <a:outerShdw blurRad="254000" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
+                  <a:prstClr val="black">
+                    <a:alpha val="20000"/>
+                  </a:prstClr>
+                </a:outerShdw>
+              </a:effectLst>
+              <a:sp3d/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000005-EAD7-4968-B0C2-D5E3FC6B1813}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dLbls>
+            <c:spPr>
+              <a:pattFill prst="pct75">
+                <a:fgClr>
+                  <a:schemeClr val="dk1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:fgClr>
+                <a:bgClr>
+                  <a:schemeClr val="dk1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:bgClr>
+              </a:pattFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst>
+                <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+                  <a:prstClr val="black">
+                    <a:alpha val="40000"/>
+                  </a:prstClr>
+                </a:outerShdw>
+              </a:effectLst>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="lt1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="es-CO"/>
+              </a:p>
+            </c:txPr>
+            <c:dLblPos val="ctr"/>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="1"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="1"/>
+            <c:leaderLines>
+              <c:spPr>
+                <a:ln w="9525">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1">
+                      <a:lumMod val="50000"/>
+                      <a:lumOff val="50000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                </a:ln>
+                <a:effectLst/>
+              </c:spPr>
+            </c:leaderLines>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>Hoja1!$H$109:$H$111</c:f>
+              <c:strCache>
+                <c:ptCount val="3"/>
+                <c:pt idx="0">
+                  <c:v>Primer Trimestre</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Segundo trimestre </c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Tercer Trimestre </c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Hoja1!$I$109:$I$111</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="3"/>
+                <c:pt idx="0">
+                  <c:v>38.5</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>31.2</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>30.2</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000006-EAD7-4968-B0C2-D5E3FC6B1813}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:dLblPos val="ctr"/>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="1"/>
+          <c:showBubbleSize val="0"/>
+          <c:showLeaderLines val="1"/>
+        </c:dLbls>
+      </c:pie3DChart>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:legend>
+      <c:legendPos val="r"/>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:lumMod val="95000"/>
+            <a:alpha val="39000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1">
+                  <a:lumMod val="75000"/>
+                  <a:lumOff val="25000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="es-CO"/>
+        </a:p>
+      </c:txPr>
+    </c:legend>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+    <c:extLst>
+      <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
+        <c16r3:dataDisplayOptions16>
+          <c16r3:dispNaAsBlank val="1"/>
+        </c16r3:dataDisplayOptions16>
+      </c:ext>
+    </c:extLst>
+  </c:chart>
+  <c:spPr>
+    <a:solidFill>
+      <a:sysClr val="window" lastClr="FFFFFF"/>
+    </a:solidFill>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="25000"/>
+          <a:lumOff val="75000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="es-CO"/>
+    </a:p>
+  </c:txPr>
+  <c:externalData r:id="rId3">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
+</file>
+
+<file path=word/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="es-ES"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-EC" sz="1200"/>
+              <a:t>PQRSD</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-EC" sz="1200" baseline="0"/>
+              <a:t> POR SERIE DOCUMENTAL </a:t>
+            </a:r>
+            <a:endParaRPr lang="es-EC" sz="1200"/>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1">
+                  <a:lumMod val="75000"/>
+                  <a:lumOff val="25000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="es-CO"/>
+        </a:p>
+      </c:txPr>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:barChart>
+        <c:barDir val="bar"/>
+        <c:grouping val="percentStacked"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Hoja1!$I$130</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Primer Trimestre </c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent1">
+                <a:alpha val="85000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:alpha val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:dLbls>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="lt1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="es-CO"/>
+              </a:p>
+            </c:txPr>
+            <c:dLblPos val="ctr"/>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="1"/>
+                <c15:leaderLines>
+                  <c:spPr>
+                    <a:ln w="9525">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1">
+                          <a:lumMod val="50000"/>
+                          <a:lumOff val="50000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                    </a:ln>
+                    <a:effectLst/>
+                  </c:spPr>
+                </c15:leaderLines>
+              </c:ext>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>Hoja1!$H$131:$H$136</c:f>
+              <c:strCache>
+                <c:ptCount val="6"/>
+                <c:pt idx="0">
+                  <c:v>Denuncias </c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Entes de control </c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Felicitaciones </c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>Peticiones </c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>Quejas </c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>Traslados por competencia </c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Hoja1!$I$131:$I$136</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="6"/>
+                <c:pt idx="0">
+                  <c:v>104</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>206</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>2</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>8584</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>17</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>30</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-A4DB-499A-B5FE-60AEB7E7D97D}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="1"/>
+          <c:order val="1"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Hoja1!$J$130</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Segundo Trimestre </c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent2">
+                <a:alpha val="85000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:alpha val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:dLbls>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="lt1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="es-CO"/>
+              </a:p>
+            </c:txPr>
+            <c:dLblPos val="ctr"/>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="1"/>
+                <c15:leaderLines>
+                  <c:spPr>
+                    <a:ln w="9525">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1">
+                          <a:lumMod val="50000"/>
+                          <a:lumOff val="50000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                    </a:ln>
+                    <a:effectLst/>
+                  </c:spPr>
+                </c15:leaderLines>
+              </c:ext>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>Hoja1!$H$131:$H$136</c:f>
+              <c:strCache>
+                <c:ptCount val="6"/>
+                <c:pt idx="0">
+                  <c:v>Denuncias </c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Entes de control </c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Felicitaciones </c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>Peticiones </c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>Quejas </c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>Traslados por competencia </c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Hoja1!$J$131:$J$136</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="6"/>
+                <c:pt idx="0">
+                  <c:v>204</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>288</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>1</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>6730</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>18</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>9</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000001-A4DB-499A-B5FE-60AEB7E7D97D}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="2"/>
+          <c:order val="2"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Hoja1!$K$130</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Tercer Trimestre </c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent3">
+                <a:alpha val="85000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:alpha val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:dLbls>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="lt1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="es-CO"/>
+              </a:p>
+            </c:txPr>
+            <c:dLblPos val="ctr"/>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="1"/>
+                <c15:leaderLines>
+                  <c:spPr>
+                    <a:ln w="9525">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1">
+                          <a:lumMod val="50000"/>
+                          <a:lumOff val="50000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                    </a:ln>
+                    <a:effectLst/>
+                  </c:spPr>
+                </c15:leaderLines>
+              </c:ext>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>Hoja1!$H$131:$H$136</c:f>
+              <c:strCache>
+                <c:ptCount val="6"/>
+                <c:pt idx="0">
+                  <c:v>Denuncias </c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Entes de control </c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Felicitaciones </c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>Peticiones </c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>Quejas </c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>Traslados por competencia </c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Hoja1!$K$131:$K$136</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="6"/>
+                <c:pt idx="0">
+                  <c:v>171</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>379</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>2</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>6423</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>24</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>16</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000002-A4DB-499A-B5FE-60AEB7E7D97D}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:dLblPos val="ctr"/>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="1"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:gapWidth val="150"/>
+        <c:overlap val="100"/>
+        <c:axId val="1018102352"/>
+        <c:axId val="1018105712"/>
+      </c:barChart>
+      <c:catAx>
+        <c:axId val="1018102352"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="dk1">
+                <a:lumMod val="75000"/>
+                <a:lumOff val="25000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:round/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="all" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="1018105712"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="1018105712"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="1"/>
+        <c:axPos val="b"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:gradFill>
+                <a:gsLst>
+                  <a:gs pos="100000">
+                    <a:schemeClr val="dk1">
+                      <a:lumMod val="95000"/>
+                      <a:lumOff val="5000"/>
+                      <a:alpha val="42000"/>
+                    </a:schemeClr>
+                  </a:gs>
+                  <a:gs pos="0">
+                    <a:schemeClr val="lt1">
+                      <a:lumMod val="75000"/>
+                      <a:alpha val="36000"/>
+                    </a:schemeClr>
+                  </a:gs>
+                </a:gsLst>
+                <a:lin ang="5400000" scaled="0"/>
+              </a:gradFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="0%" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:crossAx val="1018102352"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:legend>
+      <c:legendPos val="b"/>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:lumMod val="95000"/>
+            <a:alpha val="39000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1">
+                  <a:lumMod val="75000"/>
+                  <a:lumOff val="25000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="es-CO"/>
+        </a:p>
+      </c:txPr>
+    </c:legend>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+    <c:extLst>
+      <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
+        <c16r3:dataDisplayOptions16>
+          <c16r3:dispNaAsBlank val="1"/>
+        </c16r3:dataDisplayOptions16>
+      </c:ext>
+    </c:extLst>
+  </c:chart>
+  <c:spPr>
+    <a:solidFill>
+      <a:schemeClr val="bg1"/>
+    </a:solidFill>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="25000"/>
+          <a:lumOff val="75000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="es-CO"/>
+    </a:p>
+  </c:txPr>
+  <c:externalData r:id="rId3">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
+</file>
+
+<file path=word/charts/chart4.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="es-ES"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-EC" sz="1600"/>
+              <a:t>PQRSD</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-EC" sz="1600" baseline="0"/>
+              <a:t> EXTEMPORANEAS</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-EC" sz="1600"/>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1">
+                  <a:lumMod val="75000"/>
+                  <a:lumOff val="25000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="es-CO"/>
+        </a:p>
+      </c:txPr>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:barChart>
+        <c:barDir val="bar"/>
+        <c:grouping val="stacked"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent1">
+                <a:alpha val="85000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:alpha val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:dLbls>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="lt1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="es-CO"/>
+              </a:p>
+            </c:txPr>
+            <c:dLblPos val="ctr"/>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="1"/>
+                <c15:leaderLines>
+                  <c:spPr>
+                    <a:ln w="9525">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1">
+                          <a:lumMod val="50000"/>
+                          <a:lumOff val="50000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                    </a:ln>
+                    <a:effectLst/>
+                  </c:spPr>
+                </c15:leaderLines>
+              </c:ext>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>Hoja1!$I$141:$K$141</c:f>
+              <c:strCache>
+                <c:ptCount val="3"/>
+                <c:pt idx="0">
+                  <c:v>PRIMER TRIMESTRE </c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>SEGUNDO TRIMESTRE</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>TERCER TRIMESTRE </c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Hoja1!$I$142:$K$142</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="3"/>
+                <c:pt idx="0">
+                  <c:v>1514</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>1324</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>961</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-8E30-4CCC-B9C2-18DBBAE77804}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:dLblPos val="ctr"/>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="1"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:gapWidth val="150"/>
+        <c:overlap val="100"/>
+        <c:axId val="1018151312"/>
+        <c:axId val="1018148432"/>
+      </c:barChart>
+      <c:catAx>
+        <c:axId val="1018151312"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="dk1">
+                <a:lumMod val="75000"/>
+                <a:lumOff val="25000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:round/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="all" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="1018148432"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="1018148432"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="1"/>
+        <c:axPos val="b"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:gradFill>
+                <a:gsLst>
+                  <a:gs pos="100000">
+                    <a:schemeClr val="dk1">
+                      <a:lumMod val="95000"/>
+                      <a:lumOff val="5000"/>
+                      <a:alpha val="42000"/>
+                    </a:schemeClr>
+                  </a:gs>
+                  <a:gs pos="0">
+                    <a:schemeClr val="lt1">
+                      <a:lumMod val="75000"/>
+                      <a:alpha val="36000"/>
+                    </a:schemeClr>
+                  </a:gs>
+                </a:gsLst>
+                <a:lin ang="5400000" scaled="0"/>
+              </a:gradFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:crossAx val="1018151312"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+    <c:extLst>
+      <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
+        <c16r3:dataDisplayOptions16>
+          <c16r3:dispNaAsBlank val="1"/>
+        </c16r3:dataDisplayOptions16>
+      </c:ext>
+    </c:extLst>
+  </c:chart>
+  <c:spPr>
+    <a:solidFill>
+      <a:schemeClr val="bg1"/>
+    </a:solidFill>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="25000"/>
+          <a:lumOff val="75000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="es-CO"/>
+    </a:p>
+  </c:txPr>
+  <c:externalData r:id="rId3">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
+</file>
+
+<file path=word/charts/chart5.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="es-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="all" spc="120" normalizeH="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
@@ -44640,51 +47132,2470 @@
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="60000"/>
     <a:lumOff val="40000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
     <a:lumOff val="30000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
     <a:lumOff val="50000"/>
   </cs:variation>
 </cs:colorStyle>
 </file>
 
+<file path=word/charts/colors2.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=word/charts/colors3.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=word/charts/colors4.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=word/charts/colors5.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
 <file path=word/charts/style1.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="310">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200" cap="all"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="800" kern="1200" cap="all" spc="120" normalizeH="0" baseline="0"/>
+  </cs:categoryAxis>
+  <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1"/>
+    </cs:fontRef>
+    <cs:defRPr sz="800" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln>
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr"/>
+      </a:solidFill>
+    </cs:spPr>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr"/>
+      </a:solidFill>
+    </cs:spPr>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="22225" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr"/>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout size="6"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="75000"/>
+          <a:lumOff val="25000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln>
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="5000"/>
+            <a:lumOff val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1600" b="1" kern="1200" cap="all" spc="120" normalizeH="0" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="sysDash"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="800" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
+<file path=word/charts/style2.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="264">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" b="1" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200" cap="all" baseline="0"/>
+  </cs:categoryAxis>
+  <cs:chartArea>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:gradFill flip="none" rotWithShape="1">
+        <a:gsLst>
+          <a:gs pos="0">
+            <a:schemeClr val="lt1"/>
+          </a:gs>
+          <a:gs pos="39000">
+            <a:schemeClr val="lt1"/>
+          </a:gs>
+          <a:gs pos="100000">
+            <a:schemeClr val="lt1">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:gs>
+        </a:gsLst>
+        <a:path path="circle">
+          <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+        </a:path>
+        <a:tileRect/>
+      </a:gradFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:pattFill prst="pct75">
+        <a:fgClr>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:schemeClr>
+        </a:fgClr>
+        <a:bgClr>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:bgClr>
+      </a:pattFill>
+      <a:effectLst>
+        <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+          <a:prstClr val="black">
+            <a:alpha val="40000"/>
+          </a:prstClr>
+        </a:outerShdw>
+      </a:effectLst>
+    </cs:spPr>
+    <cs:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:pattFill prst="pct75">
+        <a:fgClr>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:schemeClr>
+        </a:fgClr>
+        <a:bgClr>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:bgClr>
+      </a:pattFill>
+      <a:effectLst>
+        <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+          <a:prstClr val="black">
+            <a:alpha val="40000"/>
+          </a:prstClr>
+        </a:outerShdw>
+      </a:effectLst>
+    </cs:spPr>
+    <cs:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr"/>
+      </a:solidFill>
+      <a:effectLst>
+        <a:outerShdw blurRad="254000" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
+          <a:prstClr val="black">
+            <a:alpha val="20000"/>
+          </a:prstClr>
+        </a:outerShdw>
+      </a:effectLst>
+    </cs:spPr>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr"/>
+      </a:solidFill>
+      <a:effectLst>
+        <a:outerShdw blurRad="254000" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
+          <a:prstClr val="black">
+            <a:alpha val="20000"/>
+          </a:prstClr>
+        </a:outerShdw>
+      </a:effectLst>
+    </cs:spPr>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="31750" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:alpha val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr">
+          <a:alpha val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="6"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="50000"/>
+          <a:lumOff val="50000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:prstDash val="dash"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="100000">
+              <a:schemeClr val="dk1">
+                <a:lumMod val="95000"/>
+                <a:lumOff val="5000"/>
+                <a:alpha val="42000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="0">
+              <a:schemeClr val="lt1">
+                <a:lumMod val="75000"/>
+                <a:alpha val="36000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="100000">
+              <a:schemeClr val="dk1">
+                <a:lumMod val="95000"/>
+                <a:lumOff val="5000"/>
+                <a:alpha val="42000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="0">
+              <a:schemeClr val="lt1">
+                <a:lumMod val="75000"/>
+                <a:alpha val="36000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:prstDash val="dash"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1">
+          <a:lumMod val="95000"/>
+          <a:alpha val="39000"/>
+        </a:schemeClr>
+      </a:solidFill>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="31750" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1800" b="1" kern="1200" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
+<file path=word/charts/style3.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="300">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" b="1" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200" cap="all" baseline="0"/>
+  </cs:categoryAxis>
+  <cs:chartArea>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:gradFill flip="none" rotWithShape="1">
+        <a:gsLst>
+          <a:gs pos="0">
+            <a:schemeClr val="lt1"/>
+          </a:gs>
+          <a:gs pos="39000">
+            <a:schemeClr val="lt1"/>
+          </a:gs>
+          <a:gs pos="100000">
+            <a:schemeClr val="lt1">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:gs>
+        </a:gsLst>
+        <a:path path="circle">
+          <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+        </a:path>
+        <a:tileRect/>
+      </a:gradFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1"/>
+    </cs:fontRef>
+    <cs:defRPr sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="65000"/>
+          <a:lumOff val="35000"/>
+          <a:alpha val="75000"/>
+        </a:schemeClr>
+      </a:solidFill>
+    </cs:spPr>
+    <cs:defRPr sz="900" b="1" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr">
+          <a:alpha val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:alpha val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr">
+          <a:alpha val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:alpha val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="31750" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:alpha val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr">
+          <a:alpha val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="6"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="50000"/>
+          <a:lumOff val="50000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:prstDash val="dash"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="100000">
+              <a:schemeClr val="dk1">
+                <a:lumMod val="95000"/>
+                <a:lumOff val="5000"/>
+                <a:alpha val="42000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="0">
+              <a:schemeClr val="lt1">
+                <a:lumMod val="75000"/>
+                <a:alpha val="36000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="100000">
+              <a:schemeClr val="dk1">
+                <a:lumMod val="95000"/>
+                <a:lumOff val="5000"/>
+                <a:alpha val="42000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="0">
+              <a:schemeClr val="lt1">
+                <a:lumMod val="75000"/>
+                <a:alpha val="36000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:prstDash val="dash"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1">
+          <a:lumMod val="95000"/>
+          <a:alpha val="39000"/>
+        </a:schemeClr>
+      </a:solidFill>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="31750" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1800" b="1" kern="1200" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
+<file path=word/charts/style4.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="300">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" b="1" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200" cap="all" baseline="0"/>
+  </cs:categoryAxis>
+  <cs:chartArea>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:gradFill flip="none" rotWithShape="1">
+        <a:gsLst>
+          <a:gs pos="0">
+            <a:schemeClr val="lt1"/>
+          </a:gs>
+          <a:gs pos="39000">
+            <a:schemeClr val="lt1"/>
+          </a:gs>
+          <a:gs pos="100000">
+            <a:schemeClr val="lt1">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:gs>
+        </a:gsLst>
+        <a:path path="circle">
+          <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+        </a:path>
+        <a:tileRect/>
+      </a:gradFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1"/>
+    </cs:fontRef>
+    <cs:defRPr sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="65000"/>
+          <a:lumOff val="35000"/>
+          <a:alpha val="75000"/>
+        </a:schemeClr>
+      </a:solidFill>
+    </cs:spPr>
+    <cs:defRPr sz="900" b="1" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr">
+          <a:alpha val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:alpha val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr">
+          <a:alpha val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:alpha val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="31750" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:alpha val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr">
+          <a:alpha val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="6"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="50000"/>
+          <a:lumOff val="50000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:prstDash val="dash"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="100000">
+              <a:schemeClr val="dk1">
+                <a:lumMod val="95000"/>
+                <a:lumOff val="5000"/>
+                <a:alpha val="42000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="0">
+              <a:schemeClr val="lt1">
+                <a:lumMod val="75000"/>
+                <a:alpha val="36000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="100000">
+              <a:schemeClr val="dk1">
+                <a:lumMod val="95000"/>
+                <a:lumOff val="5000"/>
+                <a:alpha val="42000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="0">
+              <a:schemeClr val="lt1">
+                <a:lumMod val="75000"/>
+                <a:alpha val="36000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:prstDash val="dash"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1">
+          <a:lumMod val="95000"/>
+          <a:alpha val="39000"/>
+        </a:schemeClr>
+      </a:solidFill>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="31750" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1800" b="1" kern="1200" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
+<file path=word/charts/style5.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="298">
   <cs:axisTitle>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" kern="1200" cap="all"/>
   </cs:axisTitle>
   <cs:categoryAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
@@ -45447,86 +50358,86 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgllYvUzAx7NDf0lAdqJxNUFgTjoA==">CgMxLjAyDmgua3JnM2toNHR1dTh3MgloLjJ4Y3l0cGkyDmgucDZzc25yZDNyY3NvMg5oLmx4NGVhNW92dWIwbTIOaC5zY2h1ZGZocGg4ZXUyDmgubnVodjM4bmp6b29kMg5oLmZsZ2J0YXJiangwbzIOaC52d24yaWc0ZDIxMG0yDmgub252bDloaWR6bHBhMg5oLmNidjZ3b2l6ZmJobjINaC45bmlzc2RhYnRiczIOaC55azA1azE3eDExMTQyDmgudG9pY296YjNucGNsMg5oLnlkemEwZ3picWI5ZDIOaC43bWhxZGpqZHRmZXAyDmgudzIyOHU5cHhoc2VqMg5oLnpobWJ4cmwxNG9zODIOaC5vNzJvbTZhZDRrMWcyDmguNm90ZjQwcDNhZ2tiMg5oLmRyaHBsYjZtM21kOTIOaC5mbHo1NWN1djk4dG84AHIhMVlBMEtuT25zUUdCdllPYmpPeFl6a0lZT3pHN1BOcU14</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4EB62098-C683-4133-BA9E-59F84C422F7E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F8D18B7-65C7-45CA-90A4-748368C039EF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>56</Pages>
-  <Words>11658</Words>
-  <Characters>64125</Characters>
+  <Words>11964</Words>
+  <Characters>65806</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>534</Lines>
-  <Paragraphs>151</Paragraphs>
+  <Lines>548</Lines>
+  <Paragraphs>155</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>75632</CharactersWithSpaces>
+  <CharactersWithSpaces>77615</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>EDUARDOP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>ec05664260cc75988dd701382e4b388b403748fb9e8b060e0715dc5044e91155</vt:lpwstr>
   </property>
 </Properties>
 </file>